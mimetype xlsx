--- v0 (2025-12-24)
+++ v1 (2026-04-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3094">
   <si>
-    <t>Árukereső Marketplace: aktuális kategórialista, kapcsolódó jutalékok - 2025-12-24 - tól</t>
+    <t>Árukereső Marketplace: aktuális kategórialista, kapcsolódó jutalékok - 2026-04-02 - tól</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Jutalék</t>
   </si>
   <si>
     <t>Ajándékozás / Ajándékkosár</t>
   </si>
   <si>
     <t>6.30%</t>
   </si>
   <si>
     <t>Ajándékozás / Ajándékkísérő kártya</t>
   </si>
   <si>
     <t>6.90%</t>
   </si>
   <si>
     <t>Ajándékozás / Ajándéktasak</t>
   </si>
   <si>
     <t>Ajándékozás / Ajándékutalvány</t>
   </si>
@@ -1289,51 +1289,51 @@
   <si>
     <t>Baba, mama / Cumilánc</t>
   </si>
   <si>
     <t>Baba, mama / Cumisüveg</t>
   </si>
   <si>
     <t>Baba, mama / Cumitartó</t>
   </si>
   <si>
     <t>Baba, mama / Elektromos babamérleg</t>
   </si>
   <si>
     <t>Baba, mama / Elektromos orrszívó</t>
   </si>
   <si>
     <t>Baba, mama / Elektromos sterilizáló</t>
   </si>
   <si>
     <t>Baba, mama / Előke</t>
   </si>
   <si>
     <t>Baba, mama / Etetőcumi</t>
   </si>
   <si>
-    <t>Baba, mama / Etetőszék</t>
+    <t>Baba, mama / Etetőszék, székmagasító</t>
   </si>
   <si>
     <t>Baba, mama / Gyerekülés</t>
   </si>
   <si>
     <t>Baba, mama / Gyerekülés huzat, betét</t>
   </si>
   <si>
     <t>Baba, mama / Hálózsák, pizsama</t>
   </si>
   <si>
     <t>Baba, mama / Isofix talp</t>
   </si>
   <si>
     <t>Baba, mama / Itatópohár</t>
   </si>
   <si>
     <t>Baba, mama / Járássegítő</t>
   </si>
   <si>
     <t>Baba, mama / Járóka</t>
   </si>
   <si>
     <t>Baba, mama / Játszószőnyeg</t>
   </si>
@@ -4355,119 +4355,119 @@
   <si>
     <t>Műszaki cikk / Adaptergyűrű</t>
   </si>
   <si>
     <t>Műszaki cikk / Adó-vevő kiegészítő</t>
   </si>
   <si>
     <t>Műszaki cikk / Adó-vevők</t>
   </si>
   <si>
     <t>Műszaki cikk / Aktív hangfal</t>
   </si>
   <si>
     <t>Műszaki cikk / Analóg fényképezőgép</t>
   </si>
   <si>
     <t>Műszaki cikk / Android Mini PC</t>
   </si>
   <si>
     <t>Műszaki cikk / Antenna</t>
   </si>
   <si>
     <t>Műszaki cikk / Asztali Blu-ray lejátszó</t>
   </si>
   <si>
-    <t>Műszaki cikk / Asztali CD lejátszó</t>
-[...1 lines deleted...]
-  <si>
     <t>Műszaki cikk / Asztali DVD lejátszó</t>
   </si>
   <si>
     <t>Műszaki cikk / Asztali adó-vevő</t>
   </si>
   <si>
     <t>Műszaki cikk / Asztali multimédia lejátszó</t>
   </si>
   <si>
+    <t>Műszaki cikk / Asztali zenelejátszó</t>
+  </si>
+  <si>
     <t>Műszaki cikk / Audio dokkoló</t>
   </si>
   <si>
     <t>Műszaki cikk / Autó HiFi kiegészítő</t>
   </si>
   <si>
     <t>Műszaki cikk / Autó antenna</t>
   </si>
   <si>
     <t>Műszaki cikk / Autó erősítő</t>
   </si>
   <si>
     <t>Műszaki cikk / Autó hangszóró</t>
   </si>
   <si>
     <t>Műszaki cikk / Autó-multimédia</t>
   </si>
   <si>
     <t>Műszaki cikk / Autórádió</t>
   </si>
   <si>
     <t>Műszaki cikk / Autós kamera</t>
   </si>
   <si>
     <t>Műszaki cikk / Autós kamera kiegészítő</t>
   </si>
   <si>
     <t>Műszaki cikk / Autós kihangosító</t>
   </si>
   <si>
     <t>Műszaki cikk / Autós monitor</t>
   </si>
   <si>
     <t>Műszaki cikk / Autós tartó</t>
   </si>
   <si>
     <t>Műszaki cikk / Autós töltő</t>
   </si>
   <si>
     <t>Műszaki cikk / Beltéri egység</t>
   </si>
   <si>
     <t>Műszaki cikk / Beépíthető hangszóró</t>
   </si>
   <si>
     <t>Műszaki cikk / Bluetooth nyomkövető és kiegészítői</t>
   </si>
   <si>
-    <t>Műszaki cikk / CD lejátszó</t>
-[...1 lines deleted...]
-  <si>
     <t>Műszaki cikk / CD váltó</t>
   </si>
   <si>
     <t>Műszaki cikk / DJ kiegészítő</t>
   </si>
   <si>
+    <t>Műszaki cikk / DJ médialejátszó</t>
+  </si>
+  <si>
     <t>Műszaki cikk / DJ szett</t>
   </si>
   <si>
     <t>Műszaki cikk / Derítőernyő</t>
   </si>
   <si>
     <t>Műszaki cikk / Derítőlap</t>
   </si>
   <si>
     <t>Műszaki cikk / Digitális fényképezőgép</t>
   </si>
   <si>
     <t>Műszaki cikk / Digitális videókamera</t>
   </si>
   <si>
     <t>Műszaki cikk / Diktafon</t>
   </si>
   <si>
     <t>Műszaki cikk / Discman</t>
   </si>
   <si>
     <t>Műszaki cikk / Drón</t>
   </si>
   <si>
     <t>Műszaki cikk / Drón kiegészítő, alkatrész</t>
@@ -5648,51 +5648,51 @@
   <si>
     <t>Otthon és kert / Muffin papír</t>
   </si>
   <si>
     <t>Otthon és kert / Multiméter</t>
   </si>
   <si>
     <t>Otthon és kert / Mérőedény</t>
   </si>
   <si>
     <t>Otthon és kert / Mérőműszer</t>
   </si>
   <si>
     <t>Otthon és kert / Mérőszalag</t>
   </si>
   <si>
     <t>Otthon és kert / Műfenyő</t>
   </si>
   <si>
     <t>Otthon és kert / Műhelyprés</t>
   </si>
   <si>
     <t>Otthon és kert / Műszaki tápegység</t>
   </si>
   <si>
-    <t>Otthon és kert / Műtrágya</t>
+    <t>Otthon és kert / Műtrágya, szerves trágya</t>
   </si>
   <si>
     <t>Otthon és kert / Művirág</t>
   </si>
   <si>
     <t>Otthon és kert / Nagyító</t>
   </si>
   <si>
     <t>Otthon és kert / Napellenző</t>
   </si>
   <si>
     <t>Otthon és kert / Nyomatékkulcs</t>
   </si>
   <si>
     <t>Otthon és kert / Növényvédőszer, tápoldat</t>
   </si>
   <si>
     <t>Otthon és kert / Okos világítás kiegészítő</t>
   </si>
   <si>
     <t>Otthon és kert / Okos világítás szett</t>
   </si>
   <si>
     <t>Otthon és kert / Optikai szintező</t>
   </si>
@@ -6881,51 +6881,51 @@
   <si>
     <t>Sport és Fitness / Ping-pong kiegészítő</t>
   </si>
   <si>
     <t>Sport és Fitness / Ping-pong labda</t>
   </si>
   <si>
     <t>Sport és Fitness / Ping-pong ütő</t>
   </si>
   <si>
     <t>Sport és Fitness / Ping-pong ütő tok</t>
   </si>
   <si>
     <t>Sport és Fitness / Pontkesztyű</t>
   </si>
   <si>
     <t>Sport és Fitness / Powerball</t>
   </si>
   <si>
     <t>Sport és Fitness / Protein és ketogén diéta</t>
   </si>
   <si>
     <t>Sport és Fitness / Proteinszelet</t>
   </si>
   <si>
-    <t>Sport és Fitness / Pulzusmérő mellkaspánt</t>
+    <t>Sport és Fitness / Pulzusmérő mellkaspánt, karpánt</t>
   </si>
   <si>
     <t>Sport és Fitness / Roller</t>
   </si>
   <si>
     <t>Sport és Fitness / Roller alkatrész</t>
   </si>
   <si>
     <t>Sport és Fitness / Röplabda</t>
   </si>
   <si>
     <t>Sport és Fitness / Röplabda háló</t>
   </si>
   <si>
     <t>Sport és Fitness / SMR masszázs eszközök</t>
   </si>
   <si>
     <t>Sport és Fitness / SUP deszka</t>
   </si>
   <si>
     <t>Sport és Fitness / Shaker</t>
   </si>
   <si>
     <t>Sport és Fitness / Snowboard</t>
   </si>
@@ -7319,53 +7319,50 @@
   <si>
     <t>Számítógép / Joystick</t>
   </si>
   <si>
     <t>Számítógép / Játék előfizetés, feltöltőkártya</t>
   </si>
   <si>
     <t>Számítógép / Játékkonzol</t>
   </si>
   <si>
     <t>Számítógép / Játékkonzol kiegészítő</t>
   </si>
   <si>
     <t>Számítógép / Játékkonzol tok és fedlap</t>
   </si>
   <si>
     <t>Számítógép / Játékkonzol, kontroller dokkoló állomás</t>
   </si>
   <si>
     <t>Számítógép / Játékvezérlő</t>
   </si>
   <si>
     <t>Számítógép / Játékülés, pilótafülke</t>
   </si>
   <si>
-    <t>Számítógép / Játékülés, pilótafülke kiegészítő</t>
-[...1 lines deleted...]
-  <si>
     <t>Számítógép / KVM switch</t>
   </si>
   <si>
     <t>Számítógép / Karbantartó program</t>
   </si>
   <si>
     <t>Számítógép / Kormány videojátékhoz</t>
   </si>
   <si>
     <t>Számítógép / Kártyaolvasó, USB hub</t>
   </si>
   <si>
     <t>Számítógép / Képszerkesztő program</t>
   </si>
   <si>
     <t>Számítógép / Külső SSD meghajtó</t>
   </si>
   <si>
     <t>Számítógép / Külső merevlemez</t>
   </si>
   <si>
     <t>Számítógép / Külső merevlemez ház, mobil rack</t>
   </si>
   <si>
     <t>Számítógép / Laptop akkumulátor</t>
@@ -7497,50 +7494,53 @@
     <t>Számítógép / Powerline adapter</t>
   </si>
   <si>
     <t>Számítógép / Prezenter, pointer</t>
   </si>
   <si>
     <t>Számítógép / Processzor</t>
   </si>
   <si>
     <t>Számítógép / Rack szekrény</t>
   </si>
   <si>
     <t>Számítógép / Raid vezérlő</t>
   </si>
   <si>
     <t>Számítógép / Router</t>
   </si>
   <si>
     <t>Számítógép / Streamer</t>
   </si>
   <si>
     <t>Számítógép / Szerver</t>
   </si>
   <si>
     <t>Számítógép / Szerverkiegészítő</t>
+  </si>
+  <si>
+    <t>Számítógép / Szimulátor kiegészítő</t>
   </si>
   <si>
     <t>Számítógép / Szkenner</t>
   </si>
   <si>
     <t>Számítógép / Számítógép ház</t>
   </si>
   <si>
     <t>Számítógép / Számítógép hűtő</t>
   </si>
   <si>
     <t>Számítógép / Számítógép hűtő ventilátor</t>
   </si>
   <si>
     <t>Számítógép / Számítógép konfiguráció</t>
   </si>
   <si>
     <t>Számítógép / Számítógép kábel, adapter</t>
   </si>
   <si>
     <t>Számítógép / Számítógép mikrofon</t>
   </si>
   <si>
     <t>Számítógép / Számítógéptartó</t>
   </si>
@@ -20674,75 +20674,75 @@
       <c r="B1373" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="1374" spans="1:2">
       <c r="A1374" t="s">
         <v>1445</v>
       </c>
       <c r="B1374" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="1375" spans="1:2">
       <c r="A1375" t="s">
         <v>1446</v>
       </c>
       <c r="B1375" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="1376" spans="1:2">
       <c r="A1376" t="s">
         <v>1447</v>
       </c>
       <c r="B1376" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1377" spans="1:2">
       <c r="A1377" t="s">
         <v>1448</v>
       </c>
       <c r="B1377" t="s">
-        <v>27</v>
+        <v>323</v>
       </c>
     </row>
     <row r="1378" spans="1:2">
       <c r="A1378" t="s">
         <v>1449</v>
       </c>
       <c r="B1378" t="s">
-        <v>323</v>
+        <v>205</v>
       </c>
     </row>
     <row r="1379" spans="1:2">
       <c r="A1379" t="s">
         <v>1450</v>
       </c>
       <c r="B1379" t="s">
-        <v>205</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1380" spans="1:2">
       <c r="A1380" t="s">
         <v>1451</v>
       </c>
       <c r="B1380" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="1381" spans="1:2">
       <c r="A1381" t="s">
         <v>1452</v>
       </c>
       <c r="B1381" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="1382" spans="1:2">
       <c r="A1382" t="s">
         <v>1453</v>
       </c>
       <c r="B1382" t="s">
         <v>168</v>
       </c>
@@ -20834,67 +20834,67 @@
       <c r="B1393" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="1394" spans="1:2">
       <c r="A1394" t="s">
         <v>1465</v>
       </c>
       <c r="B1394" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="1395" spans="1:2">
       <c r="A1395" t="s">
         <v>1466</v>
       </c>
       <c r="B1395" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="1396" spans="1:2">
       <c r="A1396" t="s">
         <v>1467</v>
       </c>
       <c r="B1396" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1397" spans="1:2">
       <c r="A1397" t="s">
         <v>1468</v>
       </c>
       <c r="B1397" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1398" spans="1:2">
       <c r="A1398" t="s">
         <v>1469</v>
       </c>
       <c r="B1398" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1399" spans="1:2">
       <c r="A1399" t="s">
         <v>1470</v>
       </c>
       <c r="B1399" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="1400" spans="1:2">
       <c r="A1400" t="s">
         <v>1471</v>
       </c>
       <c r="B1400" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="1401" spans="1:2">
       <c r="A1401" t="s">
         <v>1472</v>
       </c>
       <c r="B1401" t="s">
         <v>566</v>
       </c>
@@ -28570,523 +28570,523 @@
       <c r="B2360" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="2361" spans="1:2">
       <c r="A2361" t="s">
         <v>2433</v>
       </c>
       <c r="B2361" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2362" spans="1:2">
       <c r="A2362" t="s">
         <v>2434</v>
       </c>
       <c r="B2362" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="2363" spans="1:2">
       <c r="A2363" t="s">
         <v>2435</v>
       </c>
       <c r="B2363" t="s">
-        <v>325</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2364" spans="1:2">
       <c r="A2364" t="s">
         <v>2436</v>
       </c>
       <c r="B2364" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2365" spans="1:2">
       <c r="A2365" t="s">
         <v>2437</v>
       </c>
       <c r="B2365" t="s">
-        <v>130</v>
+        <v>855</v>
       </c>
     </row>
     <row r="2366" spans="1:2">
       <c r="A2366" t="s">
         <v>2438</v>
       </c>
       <c r="B2366" t="s">
-        <v>855</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2367" spans="1:2">
       <c r="A2367" t="s">
         <v>2439</v>
       </c>
       <c r="B2367" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2368" spans="1:2">
       <c r="A2368" t="s">
         <v>2440</v>
       </c>
       <c r="B2368" t="s">
-        <v>21</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="2369" spans="1:2">
       <c r="A2369" t="s">
         <v>2441</v>
       </c>
       <c r="B2369" t="s">
-        <v>1007</v>
+        <v>855</v>
       </c>
     </row>
     <row r="2370" spans="1:2">
       <c r="A2370" t="s">
         <v>2442</v>
       </c>
       <c r="B2370" t="s">
-        <v>855</v>
+        <v>11</v>
       </c>
     </row>
     <row r="2371" spans="1:2">
       <c r="A2371" t="s">
         <v>2443</v>
       </c>
       <c r="B2371" t="s">
-        <v>11</v>
+        <v>384</v>
       </c>
     </row>
     <row r="2372" spans="1:2">
       <c r="A2372" t="s">
         <v>2444</v>
       </c>
       <c r="B2372" t="s">
-        <v>384</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2373" spans="1:2">
       <c r="A2373" t="s">
         <v>2445</v>
       </c>
       <c r="B2373" t="s">
-        <v>9</v>
+        <v>396</v>
       </c>
     </row>
     <row r="2374" spans="1:2">
       <c r="A2374" t="s">
         <v>2446</v>
       </c>
       <c r="B2374" t="s">
-        <v>396</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2375" spans="1:2">
       <c r="A2375" t="s">
         <v>2447</v>
       </c>
       <c r="B2375" t="s">
-        <v>205</v>
+        <v>14</v>
       </c>
     </row>
     <row r="2376" spans="1:2">
       <c r="A2376" t="s">
         <v>2448</v>
       </c>
       <c r="B2376" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2377" spans="1:2">
       <c r="A2377" t="s">
         <v>2449</v>
       </c>
       <c r="B2377" t="s">
-        <v>71</v>
+        <v>861</v>
       </c>
     </row>
     <row r="2378" spans="1:2">
       <c r="A2378" t="s">
         <v>2450</v>
       </c>
       <c r="B2378" t="s">
-        <v>861</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2379" spans="1:2">
       <c r="A2379" t="s">
         <v>2451</v>
       </c>
       <c r="B2379" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2380" spans="1:2">
       <c r="A2380" t="s">
         <v>2452</v>
       </c>
       <c r="B2380" t="s">
-        <v>71</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2381" spans="1:2">
       <c r="A2381" t="s">
         <v>2453</v>
       </c>
       <c r="B2381" t="s">
-        <v>116</v>
+        <v>325</v>
       </c>
     </row>
     <row r="2382" spans="1:2">
       <c r="A2382" t="s">
         <v>2454</v>
       </c>
       <c r="B2382" t="s">
-        <v>325</v>
+        <v>168</v>
       </c>
     </row>
     <row r="2383" spans="1:2">
       <c r="A2383" t="s">
         <v>2455</v>
       </c>
       <c r="B2383" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2384" spans="1:2">
       <c r="A2384" t="s">
         <v>2456</v>
       </c>
       <c r="B2384" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2385" spans="1:2">
       <c r="A2385" t="s">
         <v>2457</v>
       </c>
       <c r="B2385" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2386" spans="1:2">
       <c r="A2386" t="s">
         <v>2458</v>
       </c>
       <c r="B2386" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2387" spans="1:2">
       <c r="A2387" t="s">
         <v>2459</v>
       </c>
       <c r="B2387" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2388" spans="1:2">
       <c r="A2388" t="s">
         <v>2460</v>
       </c>
       <c r="B2388" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2389" spans="1:2">
       <c r="A2389" t="s">
         <v>2461</v>
       </c>
       <c r="B2389" t="s">
-        <v>27</v>
+        <v>861</v>
       </c>
     </row>
     <row r="2390" spans="1:2">
       <c r="A2390" t="s">
         <v>2462</v>
       </c>
       <c r="B2390" t="s">
-        <v>861</v>
+        <v>487</v>
       </c>
     </row>
     <row r="2391" spans="1:2">
       <c r="A2391" t="s">
         <v>2463</v>
       </c>
       <c r="B2391" t="s">
-        <v>487</v>
+        <v>124</v>
       </c>
     </row>
     <row r="2392" spans="1:2">
       <c r="A2392" t="s">
         <v>2464</v>
       </c>
       <c r="B2392" t="s">
-        <v>124</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="2393" spans="1:2">
       <c r="A2393" t="s">
         <v>2465</v>
       </c>
       <c r="B2393" t="s">
-        <v>1173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="2394" spans="1:2">
       <c r="A2394" t="s">
         <v>2466</v>
       </c>
       <c r="B2394" t="s">
-        <v>170</v>
+        <v>259</v>
       </c>
     </row>
     <row r="2395" spans="1:2">
       <c r="A2395" t="s">
         <v>2467</v>
       </c>
       <c r="B2395" t="s">
-        <v>259</v>
+        <v>501</v>
       </c>
     </row>
     <row r="2396" spans="1:2">
       <c r="A2396" t="s">
         <v>2468</v>
       </c>
       <c r="B2396" t="s">
-        <v>501</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2397" spans="1:2">
       <c r="A2397" t="s">
         <v>2469</v>
       </c>
       <c r="B2397" t="s">
-        <v>205</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2398" spans="1:2">
       <c r="A2398" t="s">
         <v>2470</v>
       </c>
       <c r="B2398" t="s">
-        <v>49</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2399" spans="1:2">
       <c r="A2399" t="s">
         <v>2471</v>
       </c>
       <c r="B2399" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="2400" spans="1:2">
       <c r="A2400" t="s">
         <v>2472</v>
       </c>
       <c r="B2400" t="s">
-        <v>130</v>
+        <v>323</v>
       </c>
     </row>
     <row r="2401" spans="1:2">
       <c r="A2401" t="s">
         <v>2473</v>
       </c>
       <c r="B2401" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="2402" spans="1:2">
       <c r="A2402" t="s">
         <v>2474</v>
       </c>
       <c r="B2402" t="s">
-        <v>323</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2403" spans="1:2">
       <c r="A2403" t="s">
         <v>2475</v>
       </c>
       <c r="B2403" t="s">
-        <v>146</v>
+        <v>218</v>
       </c>
     </row>
     <row r="2404" spans="1:2">
       <c r="A2404" t="s">
         <v>2476</v>
       </c>
       <c r="B2404" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="2405" spans="1:2">
       <c r="A2405" t="s">
         <v>2477</v>
       </c>
       <c r="B2405" t="s">
-        <v>218</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2406" spans="1:2">
       <c r="A2406" t="s">
         <v>2478</v>
       </c>
       <c r="B2406" t="s">
-        <v>27</v>
+        <v>325</v>
       </c>
     </row>
     <row r="2407" spans="1:2">
       <c r="A2407" t="s">
         <v>2479</v>
       </c>
       <c r="B2407" t="s">
-        <v>325</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2408" spans="1:2">
       <c r="A2408" t="s">
         <v>2480</v>
       </c>
       <c r="B2408" t="s">
-        <v>27</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2409" spans="1:2">
       <c r="A2409" t="s">
         <v>2481</v>
       </c>
       <c r="B2409" t="s">
-        <v>146</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2410" spans="1:2">
       <c r="A2410" t="s">
         <v>2482</v>
       </c>
       <c r="B2410" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="2411" spans="1:2">
       <c r="A2411" t="s">
         <v>2483</v>
       </c>
       <c r="B2411" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2412" spans="1:2">
       <c r="A2412" t="s">
         <v>2484</v>
       </c>
       <c r="B2412" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2413" spans="1:2">
       <c r="A2413" t="s">
         <v>2485</v>
       </c>
       <c r="B2413" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="2414" spans="1:2">
       <c r="A2414" t="s">
         <v>2486</v>
       </c>
       <c r="B2414" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2415" spans="1:2">
       <c r="A2415" t="s">
         <v>2487</v>
       </c>
       <c r="B2415" t="s">
-        <v>21</v>
+        <v>332</v>
       </c>
     </row>
     <row r="2416" spans="1:2">
       <c r="A2416" t="s">
         <v>2488</v>
       </c>
       <c r="B2416" t="s">
-        <v>332</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2417" spans="1:2">
       <c r="A2417" t="s">
         <v>2489</v>
       </c>
       <c r="B2417" t="s">
-        <v>49</v>
+        <v>246</v>
       </c>
     </row>
     <row r="2418" spans="1:2">
       <c r="A2418" t="s">
         <v>2490</v>
       </c>
       <c r="B2418" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
     </row>
     <row r="2419" spans="1:2">
       <c r="A2419" t="s">
         <v>2491</v>
       </c>
       <c r="B2419" t="s">
-        <v>259</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2420" spans="1:2">
       <c r="A2420" t="s">
         <v>2492</v>
       </c>
       <c r="B2420" t="s">
-        <v>71</v>
+        <v>218</v>
       </c>
     </row>
     <row r="2421" spans="1:2">
       <c r="A2421" t="s">
         <v>2493</v>
       </c>
       <c r="B2421" t="s">
-        <v>218</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2422" spans="1:2">
       <c r="A2422" t="s">
         <v>2494</v>
       </c>
       <c r="B2422" t="s">
-        <v>16</v>
+        <v>325</v>
       </c>
     </row>
     <row r="2423" spans="1:2">
       <c r="A2423" t="s">
         <v>2495</v>
       </c>
       <c r="B2423" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2424" spans="1:2">
       <c r="A2424" t="s">
         <v>2496</v>
       </c>
       <c r="B2424" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="2425" spans="1:2">
       <c r="A2425" t="s">
         <v>2497</v>
       </c>
       <c r="B2425" t="s">
         <v>172</v>
       </c>