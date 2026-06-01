--- v1 (2026-04-02)
+++ v2 (2026-06-01)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3094">
-[...1 lines deleted...]
-    <t>Árukereső Marketplace: aktuális kategórialista, kapcsolódó jutalékok - 2026-04-02 - tól</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3140">
+  <si>
+    <t>Árukereső Marketplace: aktuális kategórialista, kapcsolódó jutalékok - 2026-06-01 - tól</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Jutalék</t>
   </si>
   <si>
     <t>Ajándékozás / Ajándékkosár</t>
   </si>
   <si>
     <t>6.30%</t>
   </si>
   <si>
     <t>Ajándékozás / Ajándékkísérő kártya</t>
   </si>
   <si>
     <t>6.90%</t>
   </si>
   <si>
     <t>Ajándékozás / Ajándéktasak</t>
   </si>
   <si>
     <t>Ajándékozás / Ajándékutalvány</t>
   </si>
@@ -449,50 +449,59 @@
   <si>
     <t>Autó, motor / Autó gumiabroncs</t>
   </si>
   <si>
     <t>Autó, motor / Autó hátsó ajtó</t>
   </si>
   <si>
     <t>Autó, motor / Autó hátsó lámpa</t>
   </si>
   <si>
     <t>Autó, motor / Autó hűtőcső</t>
   </si>
   <si>
     <t>Autó, motor / Autó hűtőventilátor</t>
   </si>
   <si>
     <t>Autó, motor / Autó izzó</t>
   </si>
   <si>
     <t>Autó, motor / Autó kerékőr</t>
   </si>
   <si>
     <t>Autó, motor / Autó kiegyenlítő tartály</t>
   </si>
   <si>
+    <t>Autó, motor / Autó klíma kondenzátor</t>
+  </si>
+  <si>
+    <t>4.00%</t>
+  </si>
+  <si>
+    <t>Autó, motor / Autó klímakompresszor</t>
+  </si>
+  <si>
     <t>Autó, motor / Autó kormány</t>
   </si>
   <si>
     <t>4.10%</t>
   </si>
   <si>
     <t>Autó, motor / Autó kormányszervó</t>
   </si>
   <si>
     <t>Autó, motor / Autó napfénytető</t>
   </si>
   <si>
     <t>Autó, motor / Autó oldalüveg</t>
   </si>
   <si>
     <t>Autó, motor / Autó rendszámtábla tartó</t>
   </si>
   <si>
     <t>Autó, motor / Autó termosztát</t>
   </si>
   <si>
     <t>Autó, motor / Autó tetősátor</t>
   </si>
   <si>
     <t>Autó, motor / Autó tolatólámpa</t>
@@ -551,51 +560,51 @@
   <si>
     <t>Autó, motor / Autóápolás</t>
   </si>
   <si>
     <t>3.30%</t>
   </si>
   <si>
     <t>Autó, motor / Bukócső, bukógomba</t>
   </si>
   <si>
     <t>Autó, motor / Bukósisak plexi</t>
   </si>
   <si>
     <t>Autó, motor / Csavarlazító</t>
   </si>
   <si>
     <t>Autó, motor / Csomagtértálca</t>
   </si>
   <si>
     <t>Autó, motor / Csúszópersely</t>
   </si>
   <si>
     <t>Autó, motor / Dísztárcsa</t>
   </si>
   <si>
-    <t>Autó, motor / Egyéb tárolóeszköz</t>
+    <t>Autó, motor / Egyéb autós tárolóeszköz</t>
   </si>
   <si>
     <t>Autó, motor / Elektromos autó töltő</t>
   </si>
   <si>
     <t>Autó, motor / Elektromos autó töltőkábel</t>
   </si>
   <si>
     <t>Autó, motor / Elektromos autó töltőállomás</t>
   </si>
   <si>
     <t>Autó, motor / Elektromos motor</t>
   </si>
   <si>
     <t>Autó, motor / Első lökhárító</t>
   </si>
   <si>
     <t>Autó, motor / Első szélvédő</t>
   </si>
   <si>
     <t>Autó, motor / Elsősegély doboz</t>
   </si>
   <si>
     <t>8.40%</t>
   </si>
@@ -635,50 +644,53 @@
   <si>
     <t>Autó, motor / Féklámpa</t>
   </si>
   <si>
     <t>Autó, motor / Fékmunkahenger</t>
   </si>
   <si>
     <t>Autó, motor / Fékolaj</t>
   </si>
   <si>
     <t>Autó, motor / Fékpedál</t>
   </si>
   <si>
     <t>Autó, motor / Fékpofa</t>
   </si>
   <si>
     <t>Autó, motor / Féktisztító spray</t>
   </si>
   <si>
     <t>3.40%</t>
   </si>
   <si>
     <t>Autó, motor / Féktárcsa</t>
   </si>
   <si>
+    <t>Autó, motor / Féltengely és alkatrészei</t>
+  </si>
+  <si>
     <t>Autó, motor / Fényszóró</t>
   </si>
   <si>
     <t>Autó, motor / Főfékhenger</t>
   </si>
   <si>
     <t>Autó, motor / Gerincprotektor</t>
   </si>
   <si>
     <t>Autó, motor / Gokart</t>
   </si>
   <si>
     <t>2.10%</t>
   </si>
   <si>
     <t>Autó, motor / Gyújtógyertya</t>
   </si>
   <si>
     <t>Autó, motor / Hajtóműolaj</t>
   </si>
   <si>
     <t>Autó, motor / Használt autó</t>
   </si>
   <si>
     <t>2.00%</t>
@@ -719,104 +731,113 @@
   <si>
     <t>Autó, motor / Hátsó szélvédő</t>
   </si>
   <si>
     <t>Autó, motor / Hólánc</t>
   </si>
   <si>
     <t>Autó, motor / Hűtőrács</t>
   </si>
   <si>
     <t>Autó, motor / Indítókábel</t>
   </si>
   <si>
     <t>Autó, motor / Ioncserélt víz, desztillált víz</t>
   </si>
   <si>
     <t>Autó, motor / Irányjelző</t>
   </si>
   <si>
     <t>Autó, motor / Izzítógyertya</t>
   </si>
   <si>
     <t>Autó, motor / Jármű akkumulátor töltő, indításrásegítő</t>
   </si>
   <si>
+    <t>Autó, motor / Jármű rámpa</t>
+  </si>
+  <si>
     <t>Autó, motor / Jégkaparó</t>
   </si>
   <si>
     <t>Autó, motor / Jégoldó</t>
   </si>
   <si>
     <t>Autó, motor / Karosszéria elem</t>
   </si>
   <si>
     <t>Autó, motor / Karosszéria javító elem</t>
   </si>
   <si>
     <t>Autó, motor / Kerékcsapágy</t>
   </si>
   <si>
     <t>Autó, motor / Kinyomócsapágy</t>
   </si>
   <si>
     <t>Autó, motor / Kipufogó</t>
   </si>
   <si>
     <t>Autó, motor / Kipufogó dob</t>
   </si>
   <si>
     <t>Autó, motor / Kipufogóvég</t>
   </si>
   <si>
     <t>Autó, motor / Klímatisztító spray</t>
   </si>
   <si>
     <t>Autó, motor / Kocsibeálló</t>
   </si>
   <si>
     <t>7.70%</t>
   </si>
   <si>
     <t>Autó, motor / Kormányvédő</t>
   </si>
   <si>
     <t>Autó, motor / Kuplung</t>
   </si>
   <si>
     <t>Autó, motor / Kuplung kar</t>
   </si>
   <si>
+    <t>Autó, motor / Kárpittisztító pisztoly</t>
+  </si>
+  <si>
+    <t>4.50%</t>
+  </si>
+  <si>
+    <t>Autó, motor / Kézifék bowden</t>
+  </si>
+  <si>
     <t>Autó, motor / Ködlámpa</t>
   </si>
   <si>
     <t>Autó, motor / Könyöklő</t>
   </si>
   <si>
-    <t>4.50%</t>
-[...1 lines deleted...]
-  <si>
     <t>Autó, motor / Központi zár</t>
   </si>
   <si>
     <t>Autó, motor / Középtámasz, oldaltámasz</t>
   </si>
   <si>
     <t>Autó, motor / Kúpgörgős csapágy</t>
   </si>
   <si>
     <t>Autó, motor / Kürt, duda</t>
   </si>
   <si>
     <t>Autó, motor / Lengéscsillapító</t>
   </si>
   <si>
     <t>Autó, motor / Lengéscsillapító rugó</t>
   </si>
   <si>
     <t>3.80%</t>
   </si>
   <si>
     <t>Autó, motor / Lengőkar</t>
   </si>
   <si>
     <t>Autó, motor / Levegőszűrő</t>
@@ -941,128 +962,134 @@
   <si>
     <t>Autó, motor / Motoros nadrág</t>
   </si>
   <si>
     <t>Autó, motor / Motoros overál</t>
   </si>
   <si>
     <t>Autó, motor / Motoros protektor</t>
   </si>
   <si>
     <t>Autó, motor / Motoros szemüveg</t>
   </si>
   <si>
     <t>Autó, motor / Motoros tankvédő, idomvédő borítás</t>
   </si>
   <si>
     <t>Autó, motor / Motoros vesevédő</t>
   </si>
   <si>
     <t>Autó, motor / Motorponyva</t>
   </si>
   <si>
     <t>Autó, motor / Motorriasztó</t>
   </si>
   <si>
+    <t>Autó, motor / Motortartó bak</t>
+  </si>
+  <si>
     <t>Autó, motor / Mélyhornyú golyóscsapágy</t>
   </si>
   <si>
     <t>Autó, motor / Műszerfal izzó</t>
   </si>
   <si>
     <t>Autó, motor / Műszerolaj</t>
   </si>
   <si>
     <t>Autó, motor / Nyeregtáska, hengertáska</t>
   </si>
   <si>
     <t>Autó, motor / Olajszűrő</t>
   </si>
   <si>
     <t>Autó, motor / Pollenszűrő</t>
   </si>
   <si>
     <t>Autó, motor / Protektoring, cross páncél</t>
   </si>
   <si>
     <t>Autó, motor / Quad</t>
   </si>
   <si>
     <t>Autó, motor / Radarjelző</t>
   </si>
   <si>
     <t>Autó, motor / Rendszámtábla világítás</t>
   </si>
   <si>
     <t>Autó, motor / Robogó</t>
   </si>
   <si>
     <t>Autó, motor / Sisakbeszélő, headset sisakba</t>
   </si>
   <si>
     <t>Autó, motor / Sport pedál</t>
   </si>
   <si>
     <t>Autó, motor / Sportülés</t>
   </si>
   <si>
     <t>4.70%</t>
   </si>
   <si>
     <t>Autó, motor / Szilent</t>
   </si>
   <si>
-    <t>4.00%</t>
-[...1 lines deleted...]
-  <si>
     <t>Autó, motor / Szűrőszett</t>
   </si>
   <si>
     <t>Autó, motor / Síléctartó</t>
   </si>
   <si>
     <t>Autó, motor / Tankpad</t>
   </si>
   <si>
     <t>Autó, motor / Tanktáska</t>
   </si>
   <si>
     <t>Autó, motor / Teherautó-, hajó-, lakókocsi akkumulátor</t>
   </si>
   <si>
     <t>Autó, motor / Tehergumi</t>
   </si>
   <si>
     <t>2.90%</t>
   </si>
   <si>
-    <t>Autó, motor / Tetőbox</t>
+    <t>Autó, motor / Tetőbox, hátsó box</t>
   </si>
   <si>
     <t>Autó, motor / Tetőcsomagtartó</t>
   </si>
   <si>
+    <t>Autó, motor / Tetőcsomagtartó kiegészítő</t>
+  </si>
+  <si>
+    <t>6.10%</t>
+  </si>
+  <si>
     <t>Autó, motor / Tolatókamera</t>
   </si>
   <si>
     <t>Autó, motor / Tolatóradar</t>
   </si>
   <si>
     <t>Autó, motor / Toronymerevítő</t>
   </si>
   <si>
     <t>Autó, motor / Tuningbox</t>
   </si>
   <si>
     <t>Autó, motor / Tárcsazár, motorlánc</t>
   </si>
   <si>
     <t>Autó, motor / Térdkoptató</t>
   </si>
   <si>
     <t>Autó, motor / Túradoboz, platni, rögzítő kit</t>
   </si>
   <si>
     <t>Autó, motor / Tűgörgős csapágy</t>
   </si>
   <si>
     <t>Autó, motor / Utánfutó</t>
@@ -1166,53 +1193,50 @@
   <si>
     <t>Baba, mama / Babahordozó kendő</t>
   </si>
   <si>
     <t>Baba, mama / Babakabát, overál, bundazsák</t>
   </si>
   <si>
     <t>Baba, mama / Babakocsi</t>
   </si>
   <si>
     <t>Baba, mama / Babakocsi esővédő</t>
   </si>
   <si>
     <t>Baba, mama / Babakocsi huzat, betét</t>
   </si>
   <si>
     <t>Baba, mama / Babakocsi napernyő</t>
   </si>
   <si>
     <t>Baba, mama / Babakozmetikum</t>
   </si>
   <si>
     <t>Baba, mama / Babamatrac</t>
   </si>
   <si>
-    <t>6.10%</t>
-[...1 lines deleted...]
-  <si>
     <t>Baba, mama / Babamérleg</t>
   </si>
   <si>
     <t>Baba, mama / Babanadrág</t>
   </si>
   <si>
     <t>Baba, mama / Babaolaj</t>
   </si>
   <si>
     <t>Baba, mama / Babapulóver, mellény</t>
   </si>
   <si>
     <t>Baba, mama / Babapóló, ing</t>
   </si>
   <si>
     <t>Baba, mama / Babapúder, hintőpor</t>
   </si>
   <si>
     <t>Baba, mama / Babasapka</t>
   </si>
   <si>
     <t>Baba, mama / Babaszandál, mamusz</t>
   </si>
   <si>
     <t>Baba, mama / Babaszoba összeállítás</t>
@@ -1799,92 +1823,92 @@
   <si>
     <t>Divat és ruházat / Baseball sapka</t>
   </si>
   <si>
     <t>Divat és ruházat / Blúz</t>
   </si>
   <si>
     <t>Divat és ruházat / Bőrönd</t>
   </si>
   <si>
     <t>Divat és ruházat / Bőrönd jelölő, névtábla</t>
   </si>
   <si>
     <t>Divat és ruházat / Bőröndmérleg</t>
   </si>
   <si>
     <t>Divat és ruházat / Bőröndszíj</t>
   </si>
   <si>
     <t>Divat és ruházat / Cipőfűző</t>
   </si>
   <si>
     <t>Divat és ruházat / Cipőkanál</t>
   </si>
   <si>
+    <t>Divat és ruházat / Díszzsebkendő</t>
+  </si>
+  <si>
     <t>Divat és ruházat / Esernyő</t>
   </si>
   <si>
     <t>Divat és ruházat / Esküvői ruha</t>
   </si>
   <si>
     <t>Divat és ruházat / Estélyi ruha</t>
   </si>
   <si>
     <t>Divat és ruházat / Felnőtt jelmez</t>
   </si>
   <si>
     <t>Divat és ruházat / Fiú alsó, boxer</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi alsó</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi bokacsizma</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi cipő</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi csizma, bakancs</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi dzseki</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi espadrilles</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi farmernadrág</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi fürdőnadrág</t>
   </si>
   <si>
-    <t>Divat és ruházat / Férfi golfcipő</t>
-[...1 lines deleted...]
-  <si>
     <t>Divat és ruházat / Férfi halásznadrág</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi ing</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi kabát</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi köntös</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi leggings</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi melegítőnadrág</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi mellény</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi mokaszin</t>
   </si>
   <si>
     <t>Divat és ruházat / Férfi nadrág</t>
@@ -2084,53 +2108,50 @@
   <si>
     <t>Divat és ruházat / Női dzseki</t>
   </si>
   <si>
     <t>Divat és ruházat / Női együttes</t>
   </si>
   <si>
     <t>Divat és ruházat / Női espadrilles</t>
   </si>
   <si>
     <t>Divat és ruházat / Női farmernadrág</t>
   </si>
   <si>
     <t>Divat és ruházat / Női fehérnemű garnitúra, együttes</t>
   </si>
   <si>
     <t>Divat és ruházat / Női felső</t>
   </si>
   <si>
     <t>Divat és ruházat / Női felső, body</t>
   </si>
   <si>
     <t>Divat és ruházat / Női fürdőköpeny, köntös</t>
   </si>
   <si>
-    <t>Divat és ruházat / Női golfcipő</t>
-[...1 lines deleted...]
-  <si>
     <t>Divat és ruházat / Női hálóing</t>
   </si>
   <si>
     <t>Divat és ruházat / Női hótaposó</t>
   </si>
   <si>
     <t>Divat és ruházat / Női kabát</t>
   </si>
   <si>
     <t>Divat és ruházat / Női kardigán</t>
   </si>
   <si>
     <t>Divat és ruházat / Női kosztüm, blézer</t>
   </si>
   <si>
     <t>Divat és ruházat / Női leggings</t>
   </si>
   <si>
     <t>Divat és ruházat / Női magassarkú cipő</t>
   </si>
   <si>
     <t>Divat és ruházat / Női melegítőnadrág</t>
   </si>
   <si>
     <t>Divat és ruházat / Női mellény</t>
@@ -2162,50 +2183,53 @@
   <si>
     <t>Divat és ruházat / Női rövidnadrág</t>
   </si>
   <si>
     <t>Divat és ruházat / Női sport fehérnemű</t>
   </si>
   <si>
     <t>Divat és ruházat / Női szandál</t>
   </si>
   <si>
     <t>Divat és ruházat / Női súlyemelő cipő</t>
   </si>
   <si>
     <t>Divat és ruházat / Női táska</t>
   </si>
   <si>
     <t>Divat és ruházat / Női térdnadrág, halásznadrág</t>
   </si>
   <si>
     <t>Divat és ruházat / Női zokni</t>
   </si>
   <si>
     <t>Divat és ruházat / Overál</t>
   </si>
   <si>
+    <t>Divat és ruházat / Ruhazsebkendő, textilzsebkendő</t>
+  </si>
+  <si>
     <t>Divat és ruházat / Ruhazsák, öltönyzsák</t>
   </si>
   <si>
     <t>Divat és ruházat / Sapka</t>
   </si>
   <si>
     <t>Divat és ruházat / Szmoking</t>
   </si>
   <si>
     <t>Divat és ruházat / Szoknya</t>
   </si>
   <si>
     <t>Divat és ruházat / Sál, kendő</t>
   </si>
   <si>
     <t>Divat és ruházat / Sámfa</t>
   </si>
   <si>
     <t>Divat és ruházat / Tunika</t>
   </si>
   <si>
     <t>Divat és ruházat / Téli sapka</t>
   </si>
   <si>
     <t>Divat és ruházat / Utazótáska</t>
@@ -2378,50 +2402,53 @@
   <si>
     <t>Erotika / Szexjáték</t>
   </si>
   <si>
     <t>Erotika / Szájpecek</t>
   </si>
   <si>
     <t>Erotika / Síkosító</t>
   </si>
   <si>
     <t>Erotika / Vibrációs tojás, golyó</t>
   </si>
   <si>
     <t>Erotika / Vibrátor</t>
   </si>
   <si>
     <t>Erotika / Vágyfokozó</t>
   </si>
   <si>
     <t>Erotika / Óvszer</t>
   </si>
   <si>
     <t>Erotika / Örömszerző szett</t>
   </si>
   <si>
+    <t>Film és zene / DVD filmek</t>
+  </si>
+  <si>
     <t>Film és zene / Diafilm</t>
   </si>
   <si>
     <t>Film és zene / Hangoskönyv</t>
   </si>
   <si>
     <t>Film és zene / Kazetta</t>
   </si>
   <si>
     <t>Film és zene / Könyv</t>
   </si>
   <si>
     <t>Film és zene / LP</t>
   </si>
   <si>
     <t>Film és zene / MC</t>
   </si>
   <si>
     <t>Film és zene / PSP film</t>
   </si>
   <si>
     <t>Film és zene / Videófilm</t>
   </si>
   <si>
     <t>Film és zene / Zenei CD</t>
@@ -2633,86 +2660,101 @@
   <si>
     <t>Hangszer / Trombita</t>
   </si>
   <si>
     <t>Hangszer / Tuba</t>
   </si>
   <si>
     <t>Hangszer / Ukulele</t>
   </si>
   <si>
     <t>Hangszer / Vonós hangszer</t>
   </si>
   <si>
     <t>Hangszer / Vonós hangszer kiegészítő</t>
   </si>
   <si>
     <t>Hangszer / Végfok</t>
   </si>
   <si>
     <t>Hangszer / Xilofon</t>
   </si>
   <si>
     <t>Hangszer / Zongoraszék, zongorapad</t>
   </si>
   <si>
+    <t>Hobbi / Airbrush festék</t>
+  </si>
+  <si>
+    <t>Hobbi / Airbrush kiegészítő</t>
+  </si>
+  <si>
+    <t>Hobbi / Airbrush kompresszor</t>
+  </si>
+  <si>
+    <t>Hobbi / Airbrush pisztoly</t>
+  </si>
+  <si>
     <t>Hobbi / Akcióhős, mesehős, játékfigura</t>
   </si>
   <si>
     <t>Hobbi / Akrilfesték</t>
   </si>
   <si>
     <t>Hobbi / Biliárd dákó</t>
   </si>
   <si>
     <t>Hobbi / Biliárd golyó</t>
   </si>
   <si>
     <t>Hobbi / Biliárdasztal</t>
   </si>
   <si>
     <t>Hobbi / Bridzs kellék</t>
   </si>
   <si>
     <t>Hobbi / Cipzár</t>
   </si>
   <si>
     <t>Hobbi / Csocsó asztal</t>
   </si>
   <si>
     <t>Hobbi / Cérna</t>
   </si>
   <si>
     <t>Hobbi / Dart szár</t>
   </si>
   <si>
     <t>Hobbi / Darts hegy</t>
   </si>
   <si>
     <t>Hobbi / Darts nyíl</t>
   </si>
   <si>
+    <t>Hobbi / Darts szőnyeg</t>
+  </si>
+  <si>
     <t>Hobbi / Darts toll</t>
   </si>
   <si>
     <t>Hobbi / Darts tábla</t>
   </si>
   <si>
     <t>Hobbi / Decoupage ragasztólakk</t>
   </si>
   <si>
     <t>Hobbi / Decoupage szalvéta</t>
   </si>
   <si>
     <t>Hobbi / Dekorgumi</t>
   </si>
   <si>
     <t>Hobbi / Díszíthető tárgy</t>
   </si>
   <si>
     <t>Hobbi / Festőkés, ecset</t>
   </si>
   <si>
     <t>Hobbi / Festővászon</t>
   </si>
   <si>
     <t>Hobbi / Festőállvány</t>
@@ -2723,50 +2765,53 @@
   <si>
     <t>Hobbi / Gipszöntés</t>
   </si>
   <si>
     <t>Hobbi / Gyertyaöntés</t>
   </si>
   <si>
     <t>Hobbi / Gyurma, agyag</t>
   </si>
   <si>
     <t>Hobbi / Gyöngy, ásvány</t>
   </si>
   <si>
     <t>Hobbi / Gyűjthető kártya</t>
   </si>
   <si>
     <t>Hobbi / Hobbi festék</t>
   </si>
   <si>
     <t>Hobbi / Homokkép készítő</t>
   </si>
   <si>
     <t>Hobbi / Horgolótű</t>
   </si>
   <si>
+    <t>Hobbi / Hőprés</t>
+  </si>
+  <si>
     <t>Hobbi / Kartonpapír</t>
   </si>
   <si>
     <t>Hobbi / Krepp-papír</t>
   </si>
   <si>
     <t>Hobbi / Kártyajátékok</t>
   </si>
   <si>
     <t>Hobbi / Kézimunka</t>
   </si>
   <si>
     <t>Hobbi / Kézimunka olló</t>
   </si>
   <si>
     <t>Hobbi / Kötőtű</t>
   </si>
   <si>
     <t>Hobbi / Makett</t>
   </si>
   <si>
     <t>Hobbi / Modellvasút szett</t>
   </si>
   <si>
     <t>Hobbi / Mozdony</t>
@@ -3005,50 +3050,53 @@
   <si>
     <t>Háziállat / Rágcsáló eledel</t>
   </si>
   <si>
     <t>Háziállat / Szubsztrátum</t>
   </si>
   <si>
     <t>Háziállat / Szájkosár</t>
   </si>
   <si>
     <t>Háziállat / Szállítóbox kutyáknak</t>
   </si>
   <si>
     <t>Háziállat / Szállítóbox macskáknak</t>
   </si>
   <si>
     <t>Háziállat / Szőrnyíró</t>
   </si>
   <si>
     <t>Háziállat / Terrárium, vivárium</t>
   </si>
   <si>
     <t>Háziállat / Tüzelőbugyi</t>
   </si>
   <si>
+    <t>Háziállat / Ultrahangos kutyariasztó</t>
+  </si>
+  <si>
     <t>Háziállat / Vadászgörény eledel</t>
   </si>
   <si>
     <t>Háziállat / Vadászgörény játék</t>
   </si>
   <si>
     <t>Háziállat / Vadászgörény ketrec</t>
   </si>
   <si>
     <t>Háziállat / Vitamin, táplálékkiegészítő kutyáknak</t>
   </si>
   <si>
     <t>Háziállat / Vitamin, táplálékkiegészítő macskáknak</t>
   </si>
   <si>
     <t>Háziállat / Vitaminok madaraknak</t>
   </si>
   <si>
     <t>Háziállat / Védőgallér állatoknak</t>
   </si>
   <si>
     <t>Háziállat / Védőruha állatoknak</t>
   </si>
   <si>
     <t>Háziállat / Élősködők elleni készítmény kutyáknak</t>
@@ -3152,50 +3200,53 @@
   <si>
     <t>Háztartási gép / Főzőlap</t>
   </si>
   <si>
     <t>Háztartási gép / Fűtőtest, radiátor</t>
   </si>
   <si>
     <t>Háztartási gép / Gofrisütő</t>
   </si>
   <si>
     <t>Háztartási gép / Grillrács</t>
   </si>
   <si>
     <t>Háztartási gép / Grillsütő, barbecue</t>
   </si>
   <si>
     <t>Háztartási gép / Gyümölcscentrifuga</t>
   </si>
   <si>
     <t>Háztartási gép / Gázkonvektor</t>
   </si>
   <si>
     <t>Háztartási gép / Gázmérő</t>
   </si>
   <si>
+    <t>Háztartási gép / Gázpalack, gázpatron</t>
+  </si>
+  <si>
     <t>Háztartási gép / Gőztisztító</t>
   </si>
   <si>
     <t>Háztartási gép / Gőzölőkészülék</t>
   </si>
   <si>
     <t>Háztartási gép / Hamuporszívó</t>
   </si>
   <si>
     <t>Háztartási gép / Hordozható főzőlap</t>
   </si>
   <si>
     <t>Háztartási gép / Hordozható kávéfőző</t>
   </si>
   <si>
     <t>Háztartási gép / Hordozható tűzrakóhely</t>
   </si>
   <si>
     <t>Háztartási gép / Hot-dog készítő</t>
   </si>
   <si>
     <t>Háztartási gép / Hulladékaprító, konyhamalac</t>
   </si>
   <si>
     <t>Háztartási gép / Háztartási gépek kiegészítői</t>
@@ -3218,50 +3269,53 @@
   <si>
     <t>Háztartási gép / Hűtőszekrény vízszűrő</t>
   </si>
   <si>
     <t>Háztartási gép / Hűtőszekrény, hűtőgép</t>
   </si>
   <si>
     <t>Háztartási gép / Hűtőszekrény, hűtőgép kiegészítő</t>
   </si>
   <si>
     <t>Háztartási gép / Hűtővitrin</t>
   </si>
   <si>
     <t>Háztartási gép / Indirekt tároló</t>
   </si>
   <si>
     <t>Háztartási gép / Infrapanel</t>
   </si>
   <si>
     <t>Háztartási gép / Ipari fűtés, műhelyfűtés</t>
   </si>
   <si>
     <t>Háztartási gép / Ipari grillsütő</t>
   </si>
   <si>
+    <t>Háztartási gép / Ipari gőzölő, pároló</t>
+  </si>
+  <si>
     <t>Háztartási gép / Ipari hűtőszekrény, hűtőgép</t>
   </si>
   <si>
     <t>Háztartási gép / Ipari olajsütő</t>
   </si>
   <si>
     <t>Háztartási gép / Italhűtő</t>
   </si>
   <si>
     <t>Háztartási gép / Joghurtkészítő gép</t>
   </si>
   <si>
     <t>Háztartási gép / Jégdaráló</t>
   </si>
   <si>
     <t>Háztartási gép / Jégkockakészítő</t>
   </si>
   <si>
     <t>Háztartási gép / Kandalló szerszám</t>
   </si>
   <si>
     <t>Háztartási gép / Kandallóbetét</t>
   </si>
   <si>
     <t>Háztartási gép / Kapszulás kávéfőző</t>
@@ -3776,62 +3830,68 @@
   <si>
     <t>Irodatechnika / Iskolabútor</t>
   </si>
   <si>
     <t>Irodatechnika / Iskolatáska</t>
   </si>
   <si>
     <t>Irodatechnika / Iskolatáska szett</t>
   </si>
   <si>
     <t>Irodatechnika / Jegyzetfüzet, notesz</t>
   </si>
   <si>
     <t>Irodatechnika / Jegyzettömb</t>
   </si>
   <si>
     <t>Irodatechnika / Kapocskiszedő</t>
   </si>
   <si>
     <t>Irodatechnika / Kartondoboz</t>
   </si>
   <si>
     <t>Irodatechnika / Kombitábla</t>
   </si>
   <si>
+    <t>Irodatechnika / Kordonoszlop és kötél</t>
+  </si>
+  <si>
     <t>Irodatechnika / Kréta</t>
   </si>
   <si>
     <t>Irodatechnika / Krétás tábla</t>
   </si>
   <si>
     <t>Irodatechnika / Kézikocsi, molnárkocsi</t>
   </si>
   <si>
     <t>Irodatechnika / Kézszárító</t>
   </si>
   <si>
+    <t>Irodatechnika / Kínáló pult</t>
+  </si>
+  <si>
     <t>Irodatechnika / Könyvtámasz</t>
   </si>
   <si>
     <t>Irodatechnika / Könyökalátét</t>
   </si>
   <si>
     <t>Irodatechnika / Körző</t>
   </si>
   <si>
     <t>Irodatechnika / Kötözőzsineg</t>
   </si>
   <si>
     <t>Irodatechnika / Lamináló</t>
   </si>
   <si>
     <t>Irodatechnika / Lamináló fólia</t>
   </si>
   <si>
     <t>Irodatechnika / Leporelló</t>
   </si>
   <si>
     <t>Irodatechnika / Levélbontó</t>
   </si>
   <si>
     <t>Irodatechnika / Levélmérleg, csomagmérleg</t>
@@ -3860,86 +3920,101 @@
   <si>
     <t>Irodatechnika / Nyomósirón, rotring</t>
   </si>
   <si>
     <t>Irodatechnika / Névkitűző, konferencia kártya</t>
   </si>
   <si>
     <t>Irodatechnika / Okmánytartó</t>
   </si>
   <si>
     <t>Irodatechnika / Papírkosár</t>
   </si>
   <si>
     <t>Irodatechnika / Papírvágó olló</t>
   </si>
   <si>
     <t>Irodatechnika / Parafatábla</t>
   </si>
   <si>
     <t>Irodatechnika / Paszpartu vágó</t>
   </si>
   <si>
     <t>Irodatechnika / Pizza doboz, pizza táska</t>
   </si>
   <si>
+    <t>Irodatechnika / Plakátkeret</t>
+  </si>
+  <si>
     <t>Irodatechnika / Plotterpapír, nagyformátumú média</t>
   </si>
   <si>
     <t>Irodatechnika / Pántoló gép, pántoló szalag</t>
   </si>
   <si>
     <t>Irodatechnika / Pénztárgép</t>
   </si>
   <si>
     <t>Irodatechnika / Pénztárgép szalag</t>
   </si>
   <si>
     <t>Irodatechnika / Radír</t>
   </si>
   <si>
     <t>Irodatechnika / Ragasztószalag</t>
   </si>
   <si>
     <t>Irodatechnika / Ragasztószalag adagoló</t>
   </si>
   <si>
     <t>Irodatechnika / Recepciós pult</t>
   </si>
   <si>
     <t>Irodatechnika / Regiszter és tartozékai</t>
   </si>
   <si>
+    <t>Irodatechnika / Rendezvény bútor</t>
+  </si>
+  <si>
+    <t>Irodatechnika / Roll-up</t>
+  </si>
+  <si>
     <t>Irodatechnika / Rollertoll</t>
   </si>
   <si>
+    <t>Irodatechnika / Sajtófal</t>
+  </si>
+  <si>
     <t>Irodatechnika / Spirál borító, hátlap</t>
   </si>
   <si>
     <t>Irodatechnika / Spirálozó</t>
   </si>
   <si>
+    <t>Irodatechnika / Strandzászló és kiegészítői</t>
+  </si>
+  <si>
     <t>Irodatechnika / Szálbelövő pisztoly és tartozékai</t>
   </si>
   <si>
     <t>Irodatechnika / Számológép</t>
   </si>
   <si>
     <t>Irodatechnika / Székalátét</t>
   </si>
   <si>
     <t>Irodatechnika / Szövegkiemelő</t>
   </si>
   <si>
     <t>Irodatechnika / Tachográf korong</t>
   </si>
   <si>
     <t>Irodatechnika / Tanulói munkalap</t>
   </si>
   <si>
     <t>Irodatechnika / Telefonkészülék</t>
   </si>
   <si>
     <t>Irodatechnika / Telefonközpont</t>
   </si>
   <si>
     <t>Irodatechnika / Telefontartó kar</t>
@@ -4259,50 +4334,53 @@
   <si>
     <t>Játék / Mágneses építőjáték</t>
   </si>
   <si>
     <t>Játék / Mászófal</t>
   </si>
   <si>
     <t>Játék / Mászóka</t>
   </si>
   <si>
     <t>Játék / Orvosnál</t>
   </si>
   <si>
     <t>Játék / Papírsárkány</t>
   </si>
   <si>
     <t>Játék / Pedálos gyerek jármű</t>
   </si>
   <si>
     <t>Játék / Playmobil</t>
   </si>
   <si>
     <t>Játék / Puzzle</t>
   </si>
   <si>
+    <t>Játék / Puzzle kiegészítő</t>
+  </si>
+  <si>
     <t>Játék / Pályaautó</t>
   </si>
   <si>
     <t>Játék / Póni</t>
   </si>
   <si>
     <t>Játék / Pörgettyűs játék</t>
   </si>
   <si>
     <t>Játék / Rajztábla, rajzasztal</t>
   </si>
   <si>
     <t>Játék / Sakk</t>
   </si>
   <si>
     <t>Játék / Steffi Love</t>
   </si>
   <si>
     <t>Játék / Strandlabda</t>
   </si>
   <si>
     <t>Játék / Strandmatrac</t>
   </si>
   <si>
     <t>Játék / Szánkó, bob, hócsúszka</t>
@@ -4700,50 +4778,53 @@
   <si>
     <t>Műszaki cikk / Mobiltelefon tok</t>
   </si>
   <si>
     <t>Műszaki cikk / Mobiltelefon töltő</t>
   </si>
   <si>
     <t>Műszaki cikk / Mobiltelefon állvány</t>
   </si>
   <si>
     <t>Műszaki cikk / Mobiltelefon, GPS, PDA alkatrész</t>
   </si>
   <si>
     <t>Műszaki cikk / Mélyláda</t>
   </si>
   <si>
     <t>Műszaki cikk / Mélynyomó</t>
   </si>
   <si>
     <t>Műszaki cikk / Műholdvevő antenna</t>
   </si>
   <si>
     <t>Műszaki cikk / Műholdvevő fej</t>
   </si>
   <si>
+    <t>Műszaki cikk / Negatív film</t>
+  </si>
+  <si>
     <t>Műszaki cikk / Objektív napellenző</t>
   </si>
   <si>
     <t>Műszaki cikk / Objektív szűrő</t>
   </si>
   <si>
     <t>Műszaki cikk / Objektív tok</t>
   </si>
   <si>
     <t>Műszaki cikk / Objektívsapka</t>
   </si>
   <si>
     <t>Műszaki cikk / Okos kiegészítő</t>
   </si>
   <si>
     <t>Műszaki cikk / Okosgyűrű</t>
   </si>
   <si>
     <t>Műszaki cikk / Okosóra, aktivitásmérő</t>
   </si>
   <si>
     <t>Műszaki cikk / Optikai kereső</t>
   </si>
   <si>
     <t>Műszaki cikk / PDA akkumulátor</t>
@@ -4811,50 +4892,53 @@
   <si>
     <t>Műszaki cikk / Stúdióvaku szett</t>
   </si>
   <si>
     <t>Műszaki cikk / Stúdióállvány</t>
   </si>
   <si>
     <t>Műszaki cikk / Szelfibot</t>
   </si>
   <si>
     <t>Műszaki cikk / Szemkagyló</t>
   </si>
   <si>
     <t>Műszaki cikk / TMC vevő</t>
   </si>
   <si>
     <t>Műszaki cikk / TV hangszóró</t>
   </si>
   <si>
     <t>Műszaki cikk / TV, projektor tartozék</t>
   </si>
   <si>
     <t>Műszaki cikk / TV- és monitortartó, állvány</t>
   </si>
   <si>
+    <t>Műszaki cikk / Telefon kontroller</t>
+  </si>
+  <si>
     <t>Műszaki cikk / Tuner</t>
   </si>
   <si>
     <t>Műszaki cikk / Tárgyasztal, tárgysátor</t>
   </si>
   <si>
     <t>Műszaki cikk / Távirányító</t>
   </si>
   <si>
     <t>Műszaki cikk / Távkioldó</t>
   </si>
   <si>
     <t>Műszaki cikk / Tölthető elem</t>
   </si>
   <si>
     <t>Műszaki cikk / VR szemüveg</t>
   </si>
   <si>
     <t>Műszaki cikk / VR szemüveg kiegészítő</t>
   </si>
   <si>
     <t>Műszaki cikk / Vaku diffuzor, vakufeltét</t>
   </si>
   <si>
     <t>Műszaki cikk / Vetítővászon</t>
@@ -5003,50 +5087,53 @@
   <si>
     <t>Otthon és kert / Derékszög</t>
   </si>
   <si>
     <t>Otthon és kert / Drótkefe</t>
   </si>
   <si>
     <t>Otthon és kert / Drótkerítés</t>
   </si>
   <si>
     <t>Otthon és kert / Dugóhúzó, üvegnyitó</t>
   </si>
   <si>
     <t>Otthon és kert / Dugókulcs</t>
   </si>
   <si>
     <t>Otthon és kert / Dézsafürdő</t>
   </si>
   <si>
     <t>Otthon és kert / Dömper, motoros szállító</t>
   </si>
   <si>
     <t>Otthon és kert / Dűbel</t>
   </si>
   <si>
+    <t>Otthon és kert / Edény fedő</t>
+  </si>
+  <si>
     <t>Otthon és kert / Edény, kukta, serpenyő</t>
   </si>
   <si>
     <t>Otthon és kert / Edényfogó kesztyű</t>
   </si>
   <si>
     <t>Otthon és kert / Edényszárító</t>
   </si>
   <si>
     <t>Otthon és kert / Egyéb háztartási- és vegyi termék</t>
   </si>
   <si>
     <t>Otthon és kert / Egyéb kéziszerszám</t>
   </si>
   <si>
     <t>Otthon és kert / Egyéb medence kiegészítő</t>
   </si>
   <si>
     <t>Otthon és kert / Eldobható evőeszköz</t>
   </si>
   <si>
     <t>Otthon és kert / Eldobható tányér, pohár</t>
   </si>
   <si>
     <t>Otthon és kert / Előtető</t>
@@ -5075,56 +5162,62 @@
   <si>
     <t>Otthon és kert / Fegyvertávcső, irányzék</t>
   </si>
   <si>
     <t>Otthon és kert / Fejőgép</t>
   </si>
   <si>
     <t>Otthon és kert / Felmosó</t>
   </si>
   <si>
     <t>Otthon és kert / Felmosó vödör</t>
   </si>
   <si>
     <t>Otthon és kert / Fertőtlenítő doboz, lámpa</t>
   </si>
   <si>
     <t>Otthon és kert / Fertőtlenítő állomás</t>
   </si>
   <si>
     <t>Otthon és kert / Festmény</t>
   </si>
   <si>
     <t>Otthon és kert / Festékszóró pisztoly</t>
   </si>
   <si>
+    <t>Otthon és kert / Festékszóró pisztoly kiegészítő</t>
+  </si>
+  <si>
     <t>Otthon és kert / Festő és tapétázó eszköz</t>
   </si>
   <si>
     <t>Otthon és kert / Festőhenger</t>
   </si>
   <si>
+    <t>Otthon és kert / Fogkefetartó</t>
+  </si>
+  <si>
     <t>Otthon és kert / Fogó</t>
   </si>
   <si>
     <t>Otthon és kert / Fokhagymanyomó</t>
   </si>
   <si>
     <t>Otthon és kert / Folteltávolító</t>
   </si>
   <si>
     <t>Otthon és kert / Folyadékfelszívó anyag, szorbens</t>
   </si>
   <si>
     <t>Otthon és kert / Folyékony mosószer, mosógél</t>
   </si>
   <si>
     <t>Otthon és kert / Fonal</t>
   </si>
   <si>
     <t>Otthon és kert / Fázisceruza</t>
   </si>
   <si>
     <t>Otthon és kert / Fémdetektor</t>
   </si>
   <si>
     <t>Otthon és kert / Fénycsatorna</t>
@@ -5279,50 +5372,56 @@
   <si>
     <t>Otthon és kert / Izzó</t>
   </si>
   <si>
     <t>Otthon és kert / Izzó, fénycső</t>
   </si>
   <si>
     <t>Otthon és kert / Jégkockatartó</t>
   </si>
   <si>
     <t>Otthon és kert / Kalapács</t>
   </si>
   <si>
     <t>Otthon és kert / Kanna, kiöntő</t>
   </si>
   <si>
     <t>Otthon és kert / Kapa</t>
   </si>
   <si>
     <t>Otthon és kert / Kapunyitó rendszer</t>
   </si>
   <si>
     <t>Otthon és kert / Kapálógép</t>
   </si>
   <si>
+    <t>Otthon és kert / Kapálógép kiegészítő</t>
+  </si>
+  <si>
+    <t>Otthon és kert / Karácsonyfa</t>
+  </si>
+  <si>
     <t>Otthon és kert / Karácsonyfa izzó</t>
   </si>
   <si>
     <t>Otthon és kert / Karácsonyfadísz</t>
   </si>
   <si>
     <t>Otthon és kert / Karácsonyfatalp</t>
   </si>
   <si>
     <t>Otthon és kert / Karácsonyi ablak matrica</t>
   </si>
   <si>
     <t>Otthon és kert / Karácsonyi ajtó- és ablakdísz</t>
   </si>
   <si>
     <t>Otthon és kert / Karácsonyi betlehem</t>
   </si>
   <si>
     <t>Otthon és kert / Karácsonyi dekoráció</t>
   </si>
   <si>
     <t>Otthon és kert / Karácsonyi girland</t>
   </si>
   <si>
     <t>Otthon és kert / Karácsonyi gyertyatartó</t>
@@ -5372,50 +5471,53 @@
   <si>
     <t>Otthon és kert / Kerékkulcs</t>
   </si>
   <si>
     <t>Otthon és kert / Keréknyomásmérő</t>
   </si>
   <si>
     <t>Otthon és kert / Kerítésléc</t>
   </si>
   <si>
     <t>Otthon és kert / Kerítéspanel</t>
   </si>
   <si>
     <t>Otthon és kert / Kinyomópisztoly</t>
   </si>
   <si>
     <t>Otthon és kert / Kolbásztöltő és kiegészítői</t>
   </si>
   <si>
     <t>Otthon és kert / Komposztáló</t>
   </si>
   <si>
     <t>Otthon és kert / Kompresszor</t>
   </si>
   <si>
+    <t>Otthon és kert / Kompresszor kiegészítő</t>
+  </si>
+  <si>
     <t>Otthon és kert / Konfetti, szerpentin</t>
   </si>
   <si>
     <t>Otthon és kert / Konyhai hőmérő</t>
   </si>
   <si>
     <t>Otthon és kert / Konyhai időzítő</t>
   </si>
   <si>
     <t>Otthon és kert / Konyhai kés</t>
   </si>
   <si>
     <t>Otthon és kert / Konyhai kötény</t>
   </si>
   <si>
     <t>Otthon és kert / Konyhai olló</t>
   </si>
   <si>
     <t>Otthon és kert / Konyhai segédeszköz</t>
   </si>
   <si>
     <t>Otthon és kert / Konyhai segédeszköz szett</t>
   </si>
   <si>
     <t>Otthon és kert / Konyharuha</t>
@@ -5516,50 +5618,53 @@
   <si>
     <t>Otthon és kert / Locsolótömlő</t>
   </si>
   <si>
     <t>Otthon és kert / Lombszívó, lombfúvó</t>
   </si>
   <si>
     <t>Otthon és kert / Lufi</t>
   </si>
   <si>
     <t>Otthon és kert / Lufi kiegészítő</t>
   </si>
   <si>
     <t>7.90%</t>
   </si>
   <si>
     <t>Otthon és kert / Ládabontó</t>
   </si>
   <si>
     <t>Otthon és kert / Lámpaernyő, lámpabúra</t>
   </si>
   <si>
     <t>Otthon és kert / Láncfűrész</t>
   </si>
   <si>
+    <t>Otthon és kert / Láncfűrész kiegészítő</t>
+  </si>
+  <si>
     <t>Otthon és kert / Láncfűrész lánc</t>
   </si>
   <si>
     <t>Otthon és kert / Lánckenő olaj</t>
   </si>
   <si>
     <t>Otthon és kert / Létra, fellépő</t>
   </si>
   <si>
     <t>Otthon és kert / Lézeres szintező</t>
   </si>
   <si>
     <t>Otthon és kert / Lézeres távolságmérő</t>
   </si>
   <si>
     <t>Otthon és kert / Magasnyomású mosó</t>
   </si>
   <si>
     <t>Otthon és kert / Magasnyomású mosó kiegészítő</t>
   </si>
   <si>
     <t>Otthon és kert / Magaságyás, Gabion magaságyás</t>
   </si>
   <si>
     <t>Otthon és kert / Medence</t>
@@ -5975,51 +6080,51 @@
   <si>
     <t>Otthon és kert / Tésztagép</t>
   </si>
   <si>
     <t>Otthon és kert / Tésztaszűrő</t>
   </si>
   <si>
     <t>Otthon és kert / Tó skimmer</t>
   </si>
   <si>
     <t>Otthon és kert / Tófólia</t>
   </si>
   <si>
     <t>Otthon és kert / Tómeder</t>
   </si>
   <si>
     <t>Otthon és kert / Tószűrő</t>
   </si>
   <si>
     <t>Otthon és kert / Tóvilágítás</t>
   </si>
   <si>
     <t>Otthon és kert / Tölcsér</t>
   </si>
   <si>
-    <t>Otthon és kert / Tömlőkocsi</t>
+    <t>Otthon és kert / Tömlőkocsi, tömlődob</t>
   </si>
   <si>
     <t>Otthon és kert / Tömítőgyűrű</t>
   </si>
   <si>
     <t>Otthon és kert / Törölközőtartó</t>
   </si>
   <si>
     <t>Otthon és kert / Tükör</t>
   </si>
   <si>
     <t>Otthon és kert / Tűzoltó készülék, poroltó</t>
   </si>
   <si>
     <t>Otthon és kert / Vadriasztó</t>
   </si>
   <si>
     <t>Otthon és kert / Vasvilla</t>
   </si>
   <si>
     <t>Otthon és kert / Vetőmag, virághagyma</t>
   </si>
   <si>
     <t>Otthon és kert / Villanypásztor és kiegészítői</t>
   </si>
@@ -6056,56 +6161,56 @@
   <si>
     <t>Otthon és kert / Véső</t>
   </si>
   <si>
     <t>Otthon és kert / Vízmérték</t>
   </si>
   <si>
     <t>Otthon és kert / Vízszűrő kancsó</t>
   </si>
   <si>
     <t>Otthon és kert / Vízszűrő kancsó betét</t>
   </si>
   <si>
     <t>Otthon és kert / Vízérzékelő</t>
   </si>
   <si>
     <t>Otthon és kert / Vízóra akna</t>
   </si>
   <si>
     <t>Otthon és kert / WC kefe</t>
   </si>
   <si>
     <t>Otthon és kert / WC tisztító</t>
   </si>
   <si>
-    <t>Otthon és kert / WC-papír</t>
-[...1 lines deleted...]
-  <si>
     <t>Otthon és kert / WC-papír tartó</t>
   </si>
   <si>
+    <t>Otthon és kert / WC-papír, nedves toalettpapír</t>
+  </si>
+  <si>
     <t>Otthon és kert / Zsíroldó</t>
   </si>
   <si>
     <t>Otthon és kert / Zuhanyfej tartó</t>
   </si>
   <si>
     <t>Otthon és kert / Zuhanyfüggöny</t>
   </si>
   <si>
     <t>Otthon és kert / Ágvágó</t>
   </si>
   <si>
     <t>Otthon és kert / Állvány</t>
   </si>
   <si>
     <t>Otthon és kert / Állólámpa</t>
   </si>
   <si>
     <t>Otthon és kert / Árnyékoló háló, kerítéstakaró</t>
   </si>
   <si>
     <t>Otthon és kert / Ásó</t>
   </si>
   <si>
     <t>Otthon és kert / Ébresztőóra</t>
@@ -6383,50 +6488,53 @@
   <si>
     <t>Sport és Fitness / Focicipő</t>
   </si>
   <si>
     <t>Sport és Fitness / Focikapu</t>
   </si>
   <si>
     <t>Sport és Fitness / Focilabda</t>
   </si>
   <si>
     <t>Sport és Fitness / Focimez</t>
   </si>
   <si>
     <t>Sport és Fitness / Fogaskoszorú</t>
   </si>
   <si>
     <t>Sport és Fitness / Fogvédő</t>
   </si>
   <si>
     <t>Sport és Fitness / Futópad</t>
   </si>
   <si>
     <t>Sport és Fitness / Férfi futócipő</t>
   </si>
   <si>
+    <t>Sport és Fitness / Férfi golfcipő</t>
+  </si>
+  <si>
     <t>Sport és Fitness / Férfi kosárlabda cipő</t>
   </si>
   <si>
     <t>Sport és Fitness / Férfi sport atléta, trikó</t>
   </si>
   <si>
     <t>Sport és Fitness / Férfi sport póló</t>
   </si>
   <si>
     <t>Sport és Fitness / Férfi szabadidőruha</t>
   </si>
   <si>
     <t>Sport és Fitness / Férfi teniszcipő</t>
   </si>
   <si>
     <t>Sport és Fitness / Férfi túracipő, túrabakancs</t>
   </si>
   <si>
     <t>Sport és Fitness / Golfkesztyű</t>
   </si>
   <si>
     <t>Sport és Fitness / Guggoló állvány</t>
   </si>
   <si>
     <t>Sport és Fitness / Gyerek futócipő</t>
@@ -6818,50 +6926,53 @@
   <si>
     <t>Sport és Fitness / Mászócipő</t>
   </si>
   <si>
     <t>Sport és Fitness / Mászógép</t>
   </si>
   <si>
     <t>Sport és Fitness / Müzli szelet</t>
   </si>
   <si>
     <t>Sport és Fitness / Műcsali</t>
   </si>
   <si>
     <t>Sport és Fitness / Nyereg heveder</t>
   </si>
   <si>
     <t>Sport és Fitness / Nyeregalátét</t>
   </si>
   <si>
     <t>Sport és Fitness / Nyeregcső</t>
   </si>
   <si>
     <t>Sport és Fitness / Női futócipő</t>
   </si>
   <si>
+    <t>Sport és Fitness / Női golfcipő</t>
+  </si>
+  <si>
     <t>Sport és Fitness / Női kosárlabda cipő</t>
   </si>
   <si>
     <t>Sport és Fitness / Női sport atléta, trikó</t>
   </si>
   <si>
     <t>Sport és Fitness / Női sport póló</t>
   </si>
   <si>
     <t>Sport és Fitness / Női szabadidőruha</t>
   </si>
   <si>
     <t>Sport és Fitness / Női teniszcipő</t>
   </si>
   <si>
     <t>Sport és Fitness / Női túracipő, túrabakancs</t>
   </si>
   <si>
     <t>Sport és Fitness / Padel labda</t>
   </si>
   <si>
     <t>Sport és Fitness / Padel táska</t>
   </si>
   <si>
     <t>Sport és Fitness / Padel ütő</t>
@@ -7178,50 +7289,53 @@
   <si>
     <t>Sport és Fitness / Úszó</t>
   </si>
   <si>
     <t>Sport és Fitness / Úszósapka</t>
   </si>
   <si>
     <t>Sport és Fitness / Úszószemüveg</t>
   </si>
   <si>
     <t>Számítógép / 3D nyomtató</t>
   </si>
   <si>
     <t>Számítógép / 3D nyomtató filament</t>
   </si>
   <si>
     <t>Számítógép / 3D nyomtató gyanta</t>
   </si>
   <si>
     <t>Számítógép / 3D nyomtató kellékanyag és tartozék</t>
   </si>
   <si>
     <t>Számítógép / 3D szkenner</t>
   </si>
   <si>
+    <t>Számítógép / Access point</t>
+  </si>
+  <si>
     <t>Számítógép / Adatbázis-kezelő program</t>
   </si>
   <si>
     <t>Számítógép / Adatkazetta, tisztítókazetta</t>
   </si>
   <si>
     <t>Számítógép / Adatmentő program</t>
   </si>
   <si>
     <t>Számítógép / Alaplap</t>
   </si>
   <si>
     <t>Számítógép / Antenna kábel, adapter</t>
   </si>
   <si>
     <t>Számítógép / Belső SSD meghajtó</t>
   </si>
   <si>
     <t>Számítógép / Belső merevlemez</t>
   </si>
   <si>
     <t>Számítógép / Billentyűzet</t>
   </si>
   <si>
     <t>Számítógép / Billentyűzet matrica</t>
@@ -7232,50 +7346,56 @@
   <si>
     <t>Számítógép / Billentyűzet és egér szett</t>
   </si>
   <si>
     <t>Számítógép / Bluetooth adapter</t>
   </si>
   <si>
     <t>Számítógép / Bővítőkártya</t>
   </si>
   <si>
     <t>Számítógép / CD, DVD tartó, tároló</t>
   </si>
   <si>
     <t>Számítógép / DVD író program</t>
   </si>
   <si>
     <t>Számítógép / Developer</t>
   </si>
   <si>
     <t>Számítógép / Digitalizáló kártya</t>
   </si>
   <si>
     <t>Számítógép / Digitalizáló tábla</t>
   </si>
   <si>
+    <t>Számítógép / Egyedi notebook konfiguráció</t>
+  </si>
+  <si>
+    <t>Számítógép / Egyedi számítógép konfiguráció</t>
+  </si>
+  <si>
     <t>Számítógép / Egyéb játékprogram</t>
   </si>
   <si>
     <t>Számítógép / Egyéb notebook kiegészítő</t>
   </si>
   <si>
     <t>Számítógép / Egyéb nyomtató kiegészítő</t>
   </si>
   <si>
     <t>Számítógép / Egyéb szoftver</t>
   </si>
   <si>
     <t>Számítógép / Egyéb számítógép kiegészítő</t>
   </si>
   <si>
     <t>Számítógép / Egyéb számítógép, notebook alkatrész</t>
   </si>
   <si>
     <t>Számítógép / Egér</t>
   </si>
   <si>
     <t>Számítógép / Egérpad</t>
   </si>
   <si>
     <t>Számítógép / Elektromos kábel, vezeték</t>
@@ -8441,167 +8561,179 @@
   <si>
     <t>Építkezés, felújítás / Esővízgyűjtő tartály</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Excentercsiszoló</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Falhoronymaró</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Falmatrica</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Falpanel</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Fi relé</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Foglalat</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Folyamatos lyukasztó</t>
   </si>
   <si>
+    <t>Építkezés, felújítás / Forrasztási kiegészítő</t>
+  </si>
+  <si>
     <t>Építkezés, felújítás / Forrasztóanyag</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Forrasztóhegy</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Forrasztólámpa</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Forrasztópisztoly</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Forrasztópáka</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Forrasztóállomás</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Fugázóanyag</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Fúró-csavarozó</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Fúrógép</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Fúrógép állvány</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Fúrókalapács, vésőkalapács</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Fúrószár</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Fúrótokmány, tokmánykulcs</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Füldugó</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Fültok</t>
   </si>
   <si>
+    <t>Építkezés, felújítás / Fürdőszoba szerelvény</t>
+  </si>
+  <si>
     <t>Építkezés, felújítás / Fürdőszobai csaptelep</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Fűrészlap</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Fűrészpor- és forgácselszívó</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Fűtés szerelvény</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Fűtőkábel</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Fűtőpatron, fűtőbetét</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Fűtőszőnyeg</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Gipszkarton</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Glettanyag</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Gumicsizma</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Gyalugép</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Gérvágó</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Hajlítógép</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Hasogatógép</t>
   </si>
   <si>
+    <t>Építkezés, felújítás / Hegesztési kiegészítő</t>
+  </si>
+  <si>
     <t>Építkezés, felújítás / Hegesztő pisztoly</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Hegesztő pálca</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Hegesztőgép</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Hegesztőhuzal, elektróda</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Hegesztőkocsi</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Hegesztőszemüveg, hegesztőpajzs</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Hintafűrész</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Homlokzatfesték</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Hálózati átalakító</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Hígító</t>
   </si>
   <si>
+    <t>Építkezés, felújítás / Hőfüggöny</t>
+  </si>
+  <si>
     <t>Építkezés, felújítás / Hőlégfúvó</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Hőszivattyú</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Hővisszanyerő egység</t>
   </si>
   <si>
     <t>Építkezés, felújítás / IP kamera</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Időkapcsoló óra</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Ipari szőnyeg, ipari rács</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Iszapleválasztó</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Járdaszegély</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Kaputelefon</t>
@@ -8762,50 +8894,53 @@
   <si>
     <t>Építkezés, felújítás / Napelem modul</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Napelem rendszer</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Napelem töltésvezérlő</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Napkollektor</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Nemesvakolat, díszvakolat</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Nyitásérzékelő</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Nyomáscsökkentő</t>
   </si>
   <si>
     <t>Építkezés, felújítás / OSB lap</t>
   </si>
   <si>
+    <t>Építkezés, felújítás / Okos zár és kiegészítő</t>
+  </si>
+  <si>
     <t>Építkezés, felújítás / Orrfűrész</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Orrfűrészlap</t>
   </si>
   <si>
     <t>Építkezés, felújítás / PUR hab</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Padló</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Padló- és aljzatvágó</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Piszoár</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Plazmavágó</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Polisztirol hablemez</t>
   </si>
   <si>
     <t>Építkezés, felújítás / Polisztirol, hungarocell vágó</t>
@@ -9177,50 +9312,53 @@
     <t>Étel-Ital / Lekvár, dzsem</t>
   </si>
   <si>
     <t>Étel-Ital / Likőr</t>
   </si>
   <si>
     <t>Étel-Ital / Liszt</t>
   </si>
   <si>
     <t>Étel-Ital / Magvak</t>
   </si>
   <si>
     <t>Étel-Ital / Majonéz</t>
   </si>
   <si>
     <t>Étel-Ital / Margarin</t>
   </si>
   <si>
     <t>Étel-Ital / Mogyorókrém</t>
   </si>
   <si>
     <t>Étel-Ital / Mustár</t>
   </si>
   <si>
     <t>Étel-Ital / Mák</t>
+  </si>
+  <si>
+    <t>Étel-Ital / Méhészeti termékek</t>
   </si>
   <si>
     <t>Étel-Ital / Méz</t>
   </si>
   <si>
     <t>Étel-Ital / Mézsör</t>
   </si>
   <si>
     <t>Étel-Ital / Növényi tejtermék helyettesítő</t>
   </si>
   <si>
     <t>Étel-Ital / Pezsgő, habzóbor</t>
   </si>
   <si>
     <t>Étel-Ital / Protein palacsinta</t>
   </si>
   <si>
     <t>Étel-Ital / Protein étel</t>
   </si>
   <si>
     <t>Étel-Ital / Pudingpor</t>
   </si>
   <si>
     <t>Étel-Ital / Puffasztott rizs, rizskenyér</t>
   </si>
@@ -9659,51 +9797,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B3021"/>
+  <dimension ref="A1:B3067"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14.568" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
     </row>
@@ -10586,23297 +10724,23665 @@
       <c r="B112" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="113" spans="1:2">
       <c r="A113" t="s">
         <v>144</v>
       </c>
       <c r="B113" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="114" spans="1:2">
       <c r="A114" t="s">
         <v>145</v>
       </c>
       <c r="B114" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="115" spans="1:2">
       <c r="A115" t="s">
         <v>147</v>
       </c>
       <c r="B115" t="s">
-        <v>27</v>
+        <v>146</v>
       </c>
     </row>
     <row r="116" spans="1:2">
       <c r="A116" t="s">
         <v>148</v>
       </c>
       <c r="B116" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
     </row>
     <row r="117" spans="1:2">
       <c r="A117" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B117" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="118" spans="1:2">
       <c r="A118" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B118" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="119" spans="1:2">
       <c r="A119" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B119" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="120" spans="1:2">
       <c r="A120" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B120" t="s">
-        <v>9</v>
+        <v>130</v>
       </c>
     </row>
     <row r="121" spans="1:2">
       <c r="A121" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B121" t="s">
-        <v>130</v>
+        <v>27</v>
       </c>
     </row>
     <row r="122" spans="1:2">
       <c r="A122" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B122" t="s">
-        <v>146</v>
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B123" t="s">
-        <v>4</v>
+        <v>130</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B124" t="s">
-        <v>9</v>
+        <v>149</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B125" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B126" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B127" t="s">
-        <v>160</v>
+        <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
         <v>161</v>
       </c>
       <c r="B128" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
         <v>162</v>
       </c>
       <c r="B129" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="130" spans="1:2">
       <c r="A130" t="s">
         <v>164</v>
       </c>
       <c r="B130" t="s">
-        <v>165</v>
+        <v>116</v>
       </c>
     </row>
     <row r="131" spans="1:2">
       <c r="A131" t="s">
+        <v>165</v>
+      </c>
+      <c r="B131" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="132" spans="1:2">
       <c r="A132" t="s">
         <v>167</v>
       </c>
       <c r="B132" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="133" spans="1:2">
       <c r="A133" t="s">
         <v>169</v>
       </c>
       <c r="B133" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
     </row>
     <row r="134" spans="1:2">
       <c r="A134" t="s">
+        <v>170</v>
+      </c>
+      <c r="B134" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="135" spans="1:2">
       <c r="A135" t="s">
+        <v>172</v>
+      </c>
+      <c r="B135" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="136" spans="1:2">
       <c r="A136" t="s">
         <v>174</v>
       </c>
       <c r="B136" t="s">
-        <v>105</v>
+        <v>175</v>
       </c>
     </row>
     <row r="137" spans="1:2">
       <c r="A137" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B137" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="138" spans="1:2">
       <c r="A138" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B138" t="s">
-        <v>77</v>
+        <v>105</v>
       </c>
     </row>
     <row r="139" spans="1:2">
       <c r="A139" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B139" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
     </row>
     <row r="140" spans="1:2">
       <c r="A140" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B140" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="141" spans="1:2">
       <c r="A141" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B141" t="s">
-        <v>21</v>
+        <v>130</v>
       </c>
     </row>
     <row r="142" spans="1:2">
       <c r="A142" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B142" t="s">
-        <v>9</v>
+        <v>77</v>
       </c>
     </row>
     <row r="143" spans="1:2">
       <c r="A143" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B143" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="144" spans="1:2">
       <c r="A144" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B144" t="s">
-        <v>116</v>
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:2">
       <c r="A145" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:2">
       <c r="A146" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B146" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
     </row>
     <row r="147" spans="1:2">
       <c r="A147" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B147" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:2">
       <c r="A148" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B148" t="s">
-        <v>187</v>
+        <v>130</v>
       </c>
     </row>
     <row r="149" spans="1:2">
       <c r="A149" t="s">
         <v>188</v>
       </c>
       <c r="B149" t="s">
-        <v>189</v>
+        <v>27</v>
       </c>
     </row>
     <row r="150" spans="1:2">
       <c r="A150" t="s">
+        <v>189</v>
+      </c>
+      <c r="B150" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="151" spans="1:2">
       <c r="A151" t="s">
         <v>191</v>
       </c>
       <c r="B151" t="s">
-        <v>9</v>
+        <v>192</v>
       </c>
     </row>
     <row r="152" spans="1:2">
       <c r="A152" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B152" t="s">
-        <v>53</v>
+        <v>116</v>
       </c>
     </row>
     <row r="153" spans="1:2">
       <c r="A153" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B153" t="s">
-        <v>130</v>
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:2">
       <c r="A154" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B154" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
     </row>
     <row r="155" spans="1:2">
       <c r="A155" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B155" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
     </row>
     <row r="156" spans="1:2">
       <c r="A156" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B156" t="s">
-        <v>197</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:2">
       <c r="A157" t="s">
         <v>198</v>
       </c>
       <c r="B157" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
     </row>
     <row r="158" spans="1:2">
       <c r="A158" t="s">
         <v>199</v>
       </c>
       <c r="B158" t="s">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="159" spans="1:2">
       <c r="A159" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B159" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
     </row>
     <row r="160" spans="1:2">
       <c r="A160" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B160" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
     </row>
     <row r="161" spans="1:2">
       <c r="A161" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B161" t="s">
-        <v>160</v>
+        <v>116</v>
       </c>
     </row>
     <row r="162" spans="1:2">
       <c r="A162" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B162" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:2">
       <c r="A163" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B163" t="s">
-        <v>205</v>
+        <v>163</v>
       </c>
     </row>
     <row r="164" spans="1:2">
       <c r="A164" t="s">
         <v>206</v>
       </c>
       <c r="B164" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
     </row>
     <row r="165" spans="1:2">
       <c r="A165" t="s">
         <v>207</v>
       </c>
       <c r="B165" t="s">
-        <v>130</v>
+        <v>208</v>
       </c>
     </row>
     <row r="166" spans="1:2">
       <c r="A166" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B166" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="167" spans="1:2">
       <c r="A167" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B167" t="s">
-        <v>9</v>
+        <v>146</v>
       </c>
     </row>
     <row r="168" spans="1:2">
       <c r="A168" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B168" t="s">
-        <v>211</v>
+        <v>130</v>
       </c>
     </row>
     <row r="169" spans="1:2">
       <c r="A169" t="s">
         <v>212</v>
       </c>
       <c r="B169" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
     </row>
     <row r="170" spans="1:2">
       <c r="A170" t="s">
         <v>213</v>
       </c>
       <c r="B170" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:2">
       <c r="A171" t="s">
         <v>214</v>
       </c>
       <c r="B171" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="172" spans="1:2">
       <c r="A172" t="s">
         <v>216</v>
       </c>
       <c r="B172" t="s">
-        <v>215</v>
+        <v>66</v>
       </c>
     </row>
     <row r="173" spans="1:2">
       <c r="A173" t="s">
         <v>217</v>
       </c>
       <c r="B173" t="s">
-        <v>218</v>
+        <v>105</v>
       </c>
     </row>
     <row r="174" spans="1:2">
       <c r="A174" t="s">
+        <v>218</v>
+      </c>
+      <c r="B174" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="175" spans="1:2">
       <c r="A175" t="s">
         <v>220</v>
       </c>
       <c r="B175" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
     <row r="176" spans="1:2">
       <c r="A176" t="s">
         <v>221</v>
       </c>
       <c r="B176" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
     </row>
     <row r="177" spans="1:2">
       <c r="A177" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B177" t="s">
-        <v>130</v>
+        <v>219</v>
       </c>
     </row>
     <row r="178" spans="1:2">
       <c r="A178" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B178" t="s">
-        <v>31</v>
+        <v>219</v>
       </c>
     </row>
     <row r="179" spans="1:2">
       <c r="A179" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B179" t="s">
-        <v>130</v>
+        <v>215</v>
       </c>
     </row>
     <row r="180" spans="1:2">
       <c r="A180" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B180" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="181" spans="1:2">
       <c r="A181" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B181" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="182" spans="1:2">
       <c r="A182" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B182" t="s">
-        <v>27</v>
+        <v>130</v>
       </c>
     </row>
     <row r="183" spans="1:2">
       <c r="A183" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B183" t="s">
-        <v>4</v>
+        <v>130</v>
       </c>
     </row>
     <row r="184" spans="1:2">
       <c r="A184" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B184" t="s">
-        <v>130</v>
+        <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:2">
       <c r="A185" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B185" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
     </row>
     <row r="186" spans="1:2">
       <c r="A186" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B186" t="s">
-        <v>160</v>
+        <v>4</v>
       </c>
     </row>
     <row r="187" spans="1:2">
       <c r="A187" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B187" t="s">
-        <v>18</v>
+        <v>130</v>
       </c>
     </row>
     <row r="188" spans="1:2">
       <c r="A188" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B188" t="s">
-        <v>66</v>
+        <v>171</v>
       </c>
     </row>
     <row r="189" spans="1:2">
       <c r="A189" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B189" t="s">
-        <v>31</v>
+        <v>163</v>
       </c>
     </row>
     <row r="190" spans="1:2">
       <c r="A190" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B190" t="s">
-        <v>218</v>
+        <v>18</v>
       </c>
     </row>
     <row r="191" spans="1:2">
       <c r="A191" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B191" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
     </row>
     <row r="192" spans="1:2">
       <c r="A192" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B192" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="193" spans="1:2">
       <c r="A193" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B193" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
     </row>
     <row r="194" spans="1:2">
       <c r="A194" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B194" t="s">
-        <v>130</v>
+        <v>222</v>
       </c>
     </row>
     <row r="195" spans="1:2">
       <c r="A195" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B195" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
     </row>
     <row r="196" spans="1:2">
       <c r="A196" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B196" t="s">
-        <v>130</v>
+        <v>21</v>
       </c>
     </row>
     <row r="197" spans="1:2">
       <c r="A197" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B197" t="s">
-        <v>130</v>
+        <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:2">
       <c r="A198" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B198" t="s">
-        <v>21</v>
+        <v>130</v>
       </c>
     </row>
     <row r="199" spans="1:2">
       <c r="A199" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B199" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="200" spans="1:2">
       <c r="A200" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B200" t="s">
-        <v>246</v>
+        <v>130</v>
       </c>
     </row>
     <row r="201" spans="1:2">
       <c r="A201" t="s">
         <v>247</v>
       </c>
       <c r="B201" t="s">
-        <v>168</v>
+        <v>130</v>
       </c>
     </row>
     <row r="202" spans="1:2">
       <c r="A202" t="s">
         <v>248</v>
       </c>
       <c r="B202" t="s">
-        <v>130</v>
+        <v>21</v>
       </c>
     </row>
     <row r="203" spans="1:2">
       <c r="A203" t="s">
         <v>249</v>
       </c>
       <c r="B203" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
     </row>
     <row r="204" spans="1:2">
       <c r="A204" t="s">
         <v>250</v>
       </c>
       <c r="B204" t="s">
-        <v>130</v>
+        <v>251</v>
       </c>
     </row>
     <row r="205" spans="1:2">
       <c r="A205" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B205" t="s">
-        <v>252</v>
+        <v>171</v>
       </c>
     </row>
     <row r="206" spans="1:2">
       <c r="A206" t="s">
         <v>253</v>
       </c>
       <c r="B206" t="s">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="207" spans="1:2">
       <c r="A207" t="s">
         <v>254</v>
       </c>
       <c r="B207" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="208" spans="1:2">
       <c r="A208" t="s">
         <v>255</v>
       </c>
       <c r="B208" t="s">
-        <v>130</v>
+        <v>256</v>
       </c>
     </row>
     <row r="209" spans="1:2">
       <c r="A209" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B209" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
     </row>
     <row r="210" spans="1:2">
       <c r="A210" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B210" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
     </row>
     <row r="211" spans="1:2">
       <c r="A211" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B211" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="212" spans="1:2">
       <c r="A212" t="s">
         <v>260</v>
       </c>
       <c r="B212" t="s">
-        <v>34</v>
+        <v>163</v>
       </c>
     </row>
     <row r="213" spans="1:2">
       <c r="A213" t="s">
         <v>261</v>
       </c>
       <c r="B213" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
     </row>
     <row r="214" spans="1:2">
       <c r="A214" t="s">
         <v>262</v>
       </c>
       <c r="B214" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
     </row>
     <row r="215" spans="1:2">
       <c r="A215" t="s">
         <v>263</v>
       </c>
       <c r="B215" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="216" spans="1:2">
       <c r="A216" t="s">
         <v>264</v>
       </c>
       <c r="B216" t="s">
-        <v>105</v>
+        <v>66</v>
       </c>
     </row>
     <row r="217" spans="1:2">
       <c r="A217" t="s">
         <v>265</v>
       </c>
       <c r="B217" t="s">
-        <v>4</v>
+        <v>266</v>
       </c>
     </row>
     <row r="218" spans="1:2">
       <c r="A218" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B218" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="219" spans="1:2">
       <c r="A219" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B219" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
     </row>
     <row r="220" spans="1:2">
       <c r="A220" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B220" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
     </row>
     <row r="221" spans="1:2">
       <c r="A221" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B221" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="222" spans="1:2">
       <c r="A222" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B222" t="s">
-        <v>246</v>
+        <v>105</v>
       </c>
     </row>
     <row r="223" spans="1:2">
       <c r="A223" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B223" t="s">
-        <v>105</v>
+        <v>4</v>
       </c>
     </row>
     <row r="224" spans="1:2">
       <c r="A224" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B224" t="s">
-        <v>211</v>
+        <v>21</v>
       </c>
     </row>
     <row r="225" spans="1:2">
       <c r="A225" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B225" t="s">
-        <v>146</v>
+        <v>122</v>
       </c>
     </row>
     <row r="226" spans="1:2">
       <c r="A226" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B226" t="s">
-        <v>130</v>
+        <v>21</v>
       </c>
     </row>
     <row r="227" spans="1:2">
       <c r="A227" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B227" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
     </row>
     <row r="228" spans="1:2">
       <c r="A228" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B228" t="s">
-        <v>122</v>
+        <v>251</v>
       </c>
     </row>
     <row r="229" spans="1:2">
       <c r="A229" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B229" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
     </row>
     <row r="230" spans="1:2">
       <c r="A230" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B230" t="s">
-        <v>116</v>
+        <v>215</v>
       </c>
     </row>
     <row r="231" spans="1:2">
       <c r="A231" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B231" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
     </row>
     <row r="232" spans="1:2">
       <c r="A232" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B232" t="s">
-        <v>21</v>
+        <v>130</v>
       </c>
     </row>
     <row r="233" spans="1:2">
       <c r="A233" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B233" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
     </row>
     <row r="234" spans="1:2">
       <c r="A234" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B234" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
     </row>
     <row r="235" spans="1:2">
       <c r="A235" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B235" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
     </row>
     <row r="236" spans="1:2">
       <c r="A236" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B236" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="237" spans="1:2">
       <c r="A237" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B237" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
     </row>
     <row r="238" spans="1:2">
       <c r="A238" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B238" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
     </row>
     <row r="239" spans="1:2">
       <c r="A239" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B239" t="s">
-        <v>116</v>
+        <v>18</v>
       </c>
     </row>
     <row r="240" spans="1:2">
       <c r="A240" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B240" t="s">
-        <v>163</v>
+        <v>21</v>
       </c>
     </row>
     <row r="241" spans="1:2">
       <c r="A241" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B241" t="s">
-        <v>172</v>
+        <v>116</v>
       </c>
     </row>
     <row r="242" spans="1:2">
       <c r="A242" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B242" t="s">
-        <v>46</v>
+        <v>116</v>
       </c>
     </row>
     <row r="243" spans="1:2">
       <c r="A243" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B243" t="s">
-        <v>146</v>
+        <v>116</v>
       </c>
     </row>
     <row r="244" spans="1:2">
       <c r="A244" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B244" t="s">
-        <v>205</v>
+        <v>116</v>
       </c>
     </row>
     <row r="245" spans="1:2">
       <c r="A245" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B245" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
     </row>
     <row r="246" spans="1:2">
       <c r="A246" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B246" t="s">
-        <v>6</v>
+        <v>166</v>
       </c>
     </row>
     <row r="247" spans="1:2">
       <c r="A247" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B247" t="s">
-        <v>105</v>
+        <v>175</v>
       </c>
     </row>
     <row r="248" spans="1:2">
       <c r="A248" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B248" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
     </row>
     <row r="249" spans="1:2">
       <c r="A249" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B249" t="s">
-        <v>9</v>
+        <v>149</v>
       </c>
     </row>
     <row r="250" spans="1:2">
       <c r="A250" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B250" t="s">
-        <v>299</v>
+        <v>208</v>
       </c>
     </row>
     <row r="251" spans="1:2">
       <c r="A251" t="s">
         <v>300</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:2">
       <c r="A252" t="s">
         <v>301</v>
       </c>
       <c r="B252" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="253" spans="1:2">
       <c r="A253" t="s">
         <v>302</v>
       </c>
       <c r="B253" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="254" spans="1:2">
       <c r="A254" t="s">
         <v>303</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:2">
       <c r="A255" t="s">
         <v>304</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:2">
       <c r="A256" t="s">
         <v>305</v>
       </c>
       <c r="B256" t="s">
-        <v>116</v>
+        <v>306</v>
       </c>
     </row>
     <row r="257" spans="1:2">
       <c r="A257" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:2">
       <c r="A258" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B258" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:2">
       <c r="A259" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B259" t="s">
-        <v>168</v>
+        <v>105</v>
       </c>
     </row>
     <row r="260" spans="1:2">
       <c r="A260" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B260" t="s">
-        <v>130</v>
+        <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:2">
       <c r="A261" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B261" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:2">
       <c r="A262" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B262" t="s">
-        <v>246</v>
+        <v>116</v>
       </c>
     </row>
     <row r="263" spans="1:2">
       <c r="A263" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B263" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:2">
       <c r="A264" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B264" t="s">
-        <v>130</v>
+        <v>21</v>
       </c>
     </row>
     <row r="265" spans="1:2">
       <c r="A265" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B265" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
     </row>
     <row r="266" spans="1:2">
       <c r="A266" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B266" t="s">
-        <v>9</v>
+        <v>146</v>
       </c>
     </row>
     <row r="267" spans="1:2">
       <c r="A267" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B267" t="s">
-        <v>211</v>
+        <v>130</v>
       </c>
     </row>
     <row r="268" spans="1:2">
       <c r="A268" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B268" t="s">
-        <v>34</v>
+        <v>4</v>
       </c>
     </row>
     <row r="269" spans="1:2">
       <c r="A269" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B269" t="s">
-        <v>130</v>
+        <v>251</v>
       </c>
     </row>
     <row r="270" spans="1:2">
       <c r="A270" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B270" t="s">
-        <v>211</v>
+        <v>122</v>
       </c>
     </row>
     <row r="271" spans="1:2">
       <c r="A271" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B271" t="s">
-        <v>259</v>
+        <v>130</v>
       </c>
     </row>
     <row r="272" spans="1:2">
       <c r="A272" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B272" t="s">
-        <v>168</v>
+        <v>120</v>
       </c>
     </row>
     <row r="273" spans="1:2">
       <c r="A273" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B273" t="s">
-        <v>323</v>
+        <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:2">
       <c r="A274" t="s">
         <v>324</v>
       </c>
       <c r="B274" t="s">
-        <v>325</v>
+        <v>215</v>
       </c>
     </row>
     <row r="275" spans="1:2">
       <c r="A275" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B275" t="s">
-        <v>130</v>
+        <v>34</v>
       </c>
     </row>
     <row r="276" spans="1:2">
       <c r="A276" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="B276" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
     </row>
     <row r="277" spans="1:2">
       <c r="A277" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B277" t="s">
-        <v>130</v>
+        <v>215</v>
       </c>
     </row>
     <row r="278" spans="1:2">
       <c r="A278" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B278" t="s">
-        <v>122</v>
+        <v>266</v>
       </c>
     </row>
     <row r="279" spans="1:2">
       <c r="A279" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="B279" t="s">
-        <v>81</v>
+        <v>171</v>
       </c>
     </row>
     <row r="280" spans="1:2">
       <c r="A280" t="s">
+        <v>330</v>
+      </c>
+      <c r="B280" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="281" spans="1:2">
       <c r="A281" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B281" t="s">
-        <v>34</v>
+        <v>146</v>
       </c>
     </row>
     <row r="282" spans="1:2">
       <c r="A282" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="B282" t="s">
-        <v>49</v>
+        <v>130</v>
       </c>
     </row>
     <row r="283" spans="1:2">
       <c r="A283" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B283" t="s">
-        <v>4</v>
+        <v>55</v>
       </c>
     </row>
     <row r="284" spans="1:2">
       <c r="A284" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B284" t="s">
-        <v>49</v>
+        <v>130</v>
       </c>
     </row>
     <row r="285" spans="1:2">
       <c r="A285" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B285" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="286" spans="1:2">
       <c r="A286" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B286" t="s">
-        <v>160</v>
+        <v>81</v>
       </c>
     </row>
     <row r="287" spans="1:2">
       <c r="A287" t="s">
+        <v>338</v>
+      </c>
+      <c r="B287" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="288" spans="1:2">
       <c r="A288" t="s">
         <v>340</v>
       </c>
       <c r="B288" t="s">
-        <v>205</v>
+        <v>34</v>
       </c>
     </row>
     <row r="289" spans="1:2">
       <c r="A289" t="s">
         <v>341</v>
       </c>
       <c r="B289" t="s">
-        <v>122</v>
+        <v>49</v>
       </c>
     </row>
     <row r="290" spans="1:2">
       <c r="A290" t="s">
         <v>342</v>
       </c>
       <c r="B290" t="s">
-        <v>130</v>
+        <v>343</v>
       </c>
     </row>
     <row r="291" spans="1:2">
       <c r="A291" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B291" t="s">
-        <v>211</v>
+        <v>4</v>
       </c>
     </row>
     <row r="292" spans="1:2">
       <c r="A292" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B292" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
     </row>
     <row r="293" spans="1:2">
       <c r="A293" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B293" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
     </row>
     <row r="294" spans="1:2">
       <c r="A294" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B294" t="s">
-        <v>34</v>
+        <v>163</v>
       </c>
     </row>
     <row r="295" spans="1:2">
       <c r="A295" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B295" t="s">
-        <v>348</v>
+        <v>116</v>
       </c>
     </row>
     <row r="296" spans="1:2">
       <c r="A296" t="s">
         <v>349</v>
       </c>
       <c r="B296" t="s">
-        <v>116</v>
+        <v>208</v>
       </c>
     </row>
     <row r="297" spans="1:2">
       <c r="A297" t="s">
         <v>350</v>
       </c>
       <c r="B297" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
     </row>
     <row r="298" spans="1:2">
       <c r="A298" t="s">
         <v>351</v>
       </c>
       <c r="B298" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
     </row>
     <row r="299" spans="1:2">
       <c r="A299" t="s">
         <v>352</v>
       </c>
       <c r="B299" t="s">
-        <v>168</v>
+        <v>215</v>
       </c>
     </row>
     <row r="300" spans="1:2">
       <c r="A300" t="s">
         <v>353</v>
       </c>
       <c r="B300" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
     </row>
     <row r="301" spans="1:2">
       <c r="A301" t="s">
         <v>354</v>
       </c>
       <c r="B301" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
     </row>
     <row r="302" spans="1:2">
       <c r="A302" t="s">
         <v>355</v>
       </c>
       <c r="B302" t="s">
-        <v>146</v>
+        <v>34</v>
       </c>
     </row>
     <row r="303" spans="1:2">
       <c r="A303" t="s">
         <v>356</v>
       </c>
       <c r="B303" t="s">
-        <v>21</v>
+        <v>357</v>
       </c>
     </row>
     <row r="304" spans="1:2">
       <c r="A304" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B304" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
     </row>
     <row r="305" spans="1:2">
       <c r="A305" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B305" t="s">
-        <v>6</v>
+        <v>130</v>
       </c>
     </row>
     <row r="306" spans="1:2">
       <c r="A306" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B306" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
     </row>
     <row r="307" spans="1:2">
       <c r="A307" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B307" t="s">
-        <v>31</v>
+        <v>171</v>
       </c>
     </row>
     <row r="308" spans="1:2">
       <c r="A308" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B308" t="s">
-        <v>146</v>
+        <v>49</v>
       </c>
     </row>
     <row r="309" spans="1:2">
       <c r="A309" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B309" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="310" spans="1:2">
       <c r="A310" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B310" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
     </row>
     <row r="311" spans="1:2">
       <c r="A311" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B311" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="312" spans="1:2">
       <c r="A312" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B312" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
     </row>
     <row r="313" spans="1:2">
       <c r="A313" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B313" t="s">
-        <v>252</v>
+        <v>6</v>
       </c>
     </row>
     <row r="314" spans="1:2">
       <c r="A314" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B314" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
     </row>
     <row r="315" spans="1:2">
       <c r="A315" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B315" t="s">
-        <v>172</v>
+        <v>31</v>
       </c>
     </row>
     <row r="316" spans="1:2">
       <c r="A316" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B316" t="s">
-        <v>252</v>
+        <v>149</v>
       </c>
     </row>
     <row r="317" spans="1:2">
       <c r="A317" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B317" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:2">
       <c r="A318" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B318" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="319" spans="1:2">
       <c r="A319" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B319" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
     </row>
     <row r="320" spans="1:2">
       <c r="A320" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B320" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
     </row>
     <row r="321" spans="1:2">
       <c r="A321" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B321" t="s">
-        <v>55</v>
+        <v>256</v>
       </c>
     </row>
     <row r="322" spans="1:2">
       <c r="A322" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B322" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
     </row>
     <row r="323" spans="1:2">
       <c r="A323" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B323" t="s">
-        <v>55</v>
+        <v>175</v>
       </c>
     </row>
     <row r="324" spans="1:2">
       <c r="A324" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B324" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="325" spans="1:2">
       <c r="A325" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B325" t="s">
-        <v>105</v>
+        <v>122</v>
       </c>
     </row>
     <row r="326" spans="1:2">
       <c r="A326" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B326" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
     </row>
     <row r="327" spans="1:2">
       <c r="A327" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B327" t="s">
-        <v>14</v>
+        <v>200</v>
       </c>
     </row>
     <row r="328" spans="1:2">
       <c r="A328" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B328" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
     </row>
     <row r="329" spans="1:2">
       <c r="A329" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B329" t="s">
-        <v>197</v>
+        <v>55</v>
       </c>
     </row>
     <row r="330" spans="1:2">
       <c r="A330" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B330" t="s">
-        <v>384</v>
+        <v>81</v>
       </c>
     </row>
     <row r="331" spans="1:2">
       <c r="A331" t="s">
         <v>385</v>
       </c>
       <c r="B331" t="s">
-        <v>323</v>
+        <v>55</v>
       </c>
     </row>
     <row r="332" spans="1:2">
       <c r="A332" t="s">
         <v>386</v>
       </c>
       <c r="B332" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="333" spans="1:2">
       <c r="A333" t="s">
         <v>387</v>
       </c>
       <c r="B333" t="s">
-        <v>197</v>
+        <v>105</v>
       </c>
     </row>
     <row r="334" spans="1:2">
       <c r="A334" t="s">
         <v>388</v>
       </c>
       <c r="B334" t="s">
-        <v>252</v>
+        <v>14</v>
       </c>
     </row>
     <row r="335" spans="1:2">
       <c r="A335" t="s">
         <v>389</v>
       </c>
       <c r="B335" t="s">
-        <v>252</v>
+        <v>14</v>
       </c>
     </row>
     <row r="336" spans="1:2">
       <c r="A336" t="s">
         <v>390</v>
       </c>
       <c r="B336" t="s">
-        <v>197</v>
+        <v>14</v>
       </c>
     </row>
     <row r="337" spans="1:2">
       <c r="A337" t="s">
         <v>391</v>
       </c>
       <c r="B337" t="s">
-        <v>252</v>
+        <v>200</v>
       </c>
     </row>
     <row r="338" spans="1:2">
       <c r="A338" t="s">
         <v>392</v>
       </c>
       <c r="B338" t="s">
-        <v>252</v>
+        <v>343</v>
       </c>
     </row>
     <row r="339" spans="1:2">
       <c r="A339" t="s">
         <v>393</v>
       </c>
       <c r="B339" t="s">
-        <v>160</v>
+        <v>331</v>
       </c>
     </row>
     <row r="340" spans="1:2">
       <c r="A340" t="s">
         <v>394</v>
       </c>
       <c r="B340" t="s">
-        <v>102</v>
+        <v>256</v>
       </c>
     </row>
     <row r="341" spans="1:2">
       <c r="A341" t="s">
         <v>395</v>
       </c>
       <c r="B341" t="s">
-        <v>396</v>
+        <v>200</v>
       </c>
     </row>
     <row r="342" spans="1:2">
       <c r="A342" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B342" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="343" spans="1:2">
       <c r="A343" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B343" t="s">
-        <v>120</v>
+        <v>256</v>
       </c>
     </row>
     <row r="344" spans="1:2">
       <c r="A344" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B344" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="345" spans="1:2">
       <c r="A345" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B345" t="s">
-        <v>172</v>
+        <v>256</v>
       </c>
     </row>
     <row r="346" spans="1:2">
       <c r="A346" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B346" t="s">
-        <v>168</v>
+        <v>256</v>
       </c>
     </row>
     <row r="347" spans="1:2">
       <c r="A347" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B347" t="s">
-        <v>403</v>
+        <v>163</v>
       </c>
     </row>
     <row r="348" spans="1:2">
       <c r="A348" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="B348" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
     </row>
     <row r="349" spans="1:2">
       <c r="A349" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B349" t="s">
-        <v>325</v>
+        <v>404</v>
       </c>
     </row>
     <row r="350" spans="1:2">
       <c r="A350" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B350" t="s">
-        <v>325</v>
+        <v>256</v>
       </c>
     </row>
     <row r="351" spans="1:2">
       <c r="A351" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B351" t="s">
-        <v>325</v>
+        <v>120</v>
       </c>
     </row>
     <row r="352" spans="1:2">
       <c r="A352" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B352" t="s">
-        <v>325</v>
+        <v>200</v>
       </c>
     </row>
     <row r="353" spans="1:2">
       <c r="A353" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B353" t="s">
-        <v>325</v>
+        <v>175</v>
       </c>
     </row>
     <row r="354" spans="1:2">
       <c r="A354" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="B354" t="s">
-        <v>205</v>
+        <v>171</v>
       </c>
     </row>
     <row r="355" spans="1:2">
       <c r="A355" t="s">
+        <v>410</v>
+      </c>
+      <c r="B355" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="356" spans="1:2">
       <c r="A356" t="s">
         <v>412</v>
       </c>
       <c r="B356" t="s">
-        <v>325</v>
+        <v>46</v>
       </c>
     </row>
     <row r="357" spans="1:2">
       <c r="A357" t="s">
         <v>413</v>
       </c>
       <c r="B357" t="s">
-        <v>299</v>
+        <v>146</v>
       </c>
     </row>
     <row r="358" spans="1:2">
       <c r="A358" t="s">
         <v>414</v>
       </c>
       <c r="B358" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
     </row>
     <row r="359" spans="1:2">
       <c r="A359" t="s">
         <v>415</v>
       </c>
       <c r="B359" t="s">
-        <v>46</v>
+        <v>146</v>
       </c>
     </row>
     <row r="360" spans="1:2">
       <c r="A360" t="s">
         <v>416</v>
       </c>
       <c r="B360" t="s">
-        <v>102</v>
+        <v>146</v>
       </c>
     </row>
     <row r="361" spans="1:2">
       <c r="A361" t="s">
         <v>417</v>
       </c>
       <c r="B361" t="s">
-        <v>102</v>
+        <v>146</v>
       </c>
     </row>
     <row r="362" spans="1:2">
       <c r="A362" t="s">
         <v>418</v>
       </c>
       <c r="B362" t="s">
-        <v>102</v>
+        <v>208</v>
       </c>
     </row>
     <row r="363" spans="1:2">
       <c r="A363" t="s">
         <v>419</v>
       </c>
       <c r="B363" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
     </row>
     <row r="364" spans="1:2">
       <c r="A364" t="s">
         <v>420</v>
       </c>
       <c r="B364" t="s">
-        <v>323</v>
+        <v>146</v>
       </c>
     </row>
     <row r="365" spans="1:2">
       <c r="A365" t="s">
         <v>421</v>
       </c>
       <c r="B365" t="s">
-        <v>66</v>
+        <v>306</v>
       </c>
     </row>
     <row r="366" spans="1:2">
       <c r="A366" t="s">
         <v>422</v>
       </c>
       <c r="B366" t="s">
-        <v>299</v>
+        <v>130</v>
       </c>
     </row>
     <row r="367" spans="1:2">
       <c r="A367" t="s">
         <v>423</v>
       </c>
       <c r="B367" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
     </row>
     <row r="368" spans="1:2">
       <c r="A368" t="s">
         <v>424</v>
       </c>
       <c r="B368" t="s">
-        <v>197</v>
+        <v>102</v>
       </c>
     </row>
     <row r="369" spans="1:2">
       <c r="A369" t="s">
         <v>425</v>
       </c>
       <c r="B369" t="s">
-        <v>40</v>
+        <v>102</v>
       </c>
     </row>
     <row r="370" spans="1:2">
       <c r="A370" t="s">
         <v>426</v>
       </c>
       <c r="B370" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
     </row>
     <row r="371" spans="1:2">
       <c r="A371" t="s">
         <v>427</v>
       </c>
       <c r="B371" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
     </row>
     <row r="372" spans="1:2">
       <c r="A372" t="s">
         <v>428</v>
       </c>
       <c r="B372" t="s">
-        <v>252</v>
+        <v>331</v>
       </c>
     </row>
     <row r="373" spans="1:2">
       <c r="A373" t="s">
         <v>429</v>
       </c>
       <c r="B373" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
     </row>
     <row r="374" spans="1:2">
       <c r="A374" t="s">
         <v>430</v>
       </c>
       <c r="B374" t="s">
-        <v>49</v>
+        <v>306</v>
       </c>
     </row>
     <row r="375" spans="1:2">
       <c r="A375" t="s">
         <v>431</v>
       </c>
       <c r="B375" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
     </row>
     <row r="376" spans="1:2">
       <c r="A376" t="s">
         <v>432</v>
       </c>
       <c r="B376" t="s">
-        <v>49</v>
+        <v>200</v>
       </c>
     </row>
     <row r="377" spans="1:2">
       <c r="A377" t="s">
         <v>433</v>
       </c>
       <c r="B377" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="378" spans="1:2">
       <c r="A378" t="s">
         <v>434</v>
       </c>
       <c r="B378" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
     </row>
     <row r="379" spans="1:2">
       <c r="A379" t="s">
         <v>435</v>
       </c>
       <c r="B379" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
     </row>
     <row r="380" spans="1:2">
       <c r="A380" t="s">
         <v>436</v>
       </c>
       <c r="B380" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="381" spans="1:2">
       <c r="A381" t="s">
         <v>437</v>
       </c>
       <c r="B381" t="s">
-        <v>252</v>
+        <v>81</v>
       </c>
     </row>
     <row r="382" spans="1:2">
       <c r="A382" t="s">
         <v>438</v>
       </c>
       <c r="B382" t="s">
-        <v>252</v>
+        <v>49</v>
       </c>
     </row>
     <row r="383" spans="1:2">
       <c r="A383" t="s">
         <v>439</v>
       </c>
       <c r="B383" t="s">
-        <v>252</v>
+        <v>16</v>
       </c>
     </row>
     <row r="384" spans="1:2">
       <c r="A384" t="s">
         <v>440</v>
       </c>
       <c r="B384" t="s">
-        <v>252</v>
+        <v>49</v>
       </c>
     </row>
     <row r="385" spans="1:2">
       <c r="A385" t="s">
         <v>441</v>
       </c>
       <c r="B385" t="s">
-        <v>252</v>
+        <v>21</v>
       </c>
     </row>
     <row r="386" spans="1:2">
       <c r="A386" t="s">
         <v>442</v>
       </c>
       <c r="B386" t="s">
-        <v>252</v>
+        <v>105</v>
       </c>
     </row>
     <row r="387" spans="1:2">
       <c r="A387" t="s">
         <v>443</v>
       </c>
       <c r="B387" t="s">
-        <v>384</v>
+        <v>81</v>
       </c>
     </row>
     <row r="388" spans="1:2">
       <c r="A388" t="s">
         <v>444</v>
       </c>
       <c r="B388" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="389" spans="1:2">
       <c r="A389" t="s">
         <v>445</v>
       </c>
       <c r="B389" t="s">
-        <v>55</v>
+        <v>256</v>
       </c>
     </row>
     <row r="390" spans="1:2">
       <c r="A390" t="s">
         <v>446</v>
       </c>
       <c r="B390" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="391" spans="1:2">
       <c r="A391" t="s">
         <v>447</v>
       </c>
       <c r="B391" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="392" spans="1:2">
       <c r="A392" t="s">
         <v>448</v>
       </c>
       <c r="B392" t="s">
-        <v>49</v>
+        <v>256</v>
       </c>
     </row>
     <row r="393" spans="1:2">
       <c r="A393" t="s">
         <v>449</v>
       </c>
       <c r="B393" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="394" spans="1:2">
       <c r="A394" t="s">
         <v>450</v>
       </c>
       <c r="B394" t="s">
-        <v>53</v>
+        <v>256</v>
       </c>
     </row>
     <row r="395" spans="1:2">
       <c r="A395" t="s">
         <v>451</v>
       </c>
       <c r="B395" t="s">
-        <v>66</v>
+        <v>343</v>
       </c>
     </row>
     <row r="396" spans="1:2">
       <c r="A396" t="s">
         <v>452</v>
       </c>
       <c r="B396" t="s">
-        <v>46</v>
+        <v>256</v>
       </c>
     </row>
     <row r="397" spans="1:2">
       <c r="A397" t="s">
         <v>453</v>
       </c>
       <c r="B397" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
     </row>
     <row r="398" spans="1:2">
       <c r="A398" t="s">
         <v>454</v>
       </c>
       <c r="B398" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="399" spans="1:2">
       <c r="A399" t="s">
         <v>455</v>
       </c>
       <c r="B399" t="s">
-        <v>27</v>
+        <v>256</v>
       </c>
     </row>
     <row r="400" spans="1:2">
       <c r="A400" t="s">
         <v>456</v>
       </c>
       <c r="B400" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="401" spans="1:2">
       <c r="A401" t="s">
         <v>457</v>
       </c>
       <c r="B401" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="402" spans="1:2">
       <c r="A402" t="s">
         <v>458</v>
       </c>
       <c r="B402" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
     </row>
     <row r="403" spans="1:2">
       <c r="A403" t="s">
         <v>459</v>
       </c>
       <c r="B403" t="s">
-        <v>197</v>
+        <v>66</v>
       </c>
     </row>
     <row r="404" spans="1:2">
       <c r="A404" t="s">
         <v>460</v>
       </c>
       <c r="B404" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
     </row>
     <row r="405" spans="1:2">
       <c r="A405" t="s">
         <v>461</v>
       </c>
       <c r="B405" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="406" spans="1:2">
       <c r="A406" t="s">
         <v>462</v>
       </c>
       <c r="B406" t="s">
-        <v>34</v>
+        <v>256</v>
       </c>
     </row>
     <row r="407" spans="1:2">
       <c r="A407" t="s">
         <v>463</v>
       </c>
       <c r="B407" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
     </row>
     <row r="408" spans="1:2">
       <c r="A408" t="s">
         <v>464</v>
       </c>
       <c r="B408" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
     </row>
     <row r="409" spans="1:2">
       <c r="A409" t="s">
         <v>465</v>
       </c>
       <c r="B409" t="s">
-        <v>120</v>
+        <v>256</v>
       </c>
     </row>
     <row r="410" spans="1:2">
       <c r="A410" t="s">
         <v>466</v>
       </c>
       <c r="B410" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="411" spans="1:2">
       <c r="A411" t="s">
         <v>467</v>
       </c>
       <c r="B411" t="s">
-        <v>252</v>
+        <v>200</v>
       </c>
     </row>
     <row r="412" spans="1:2">
       <c r="A412" t="s">
         <v>468</v>
       </c>
       <c r="B412" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
     </row>
     <row r="413" spans="1:2">
       <c r="A413" t="s">
         <v>469</v>
       </c>
       <c r="B413" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
     </row>
     <row r="414" spans="1:2">
       <c r="A414" t="s">
         <v>470</v>
       </c>
       <c r="B414" t="s">
-        <v>299</v>
+        <v>34</v>
       </c>
     </row>
     <row r="415" spans="1:2">
       <c r="A415" t="s">
         <v>471</v>
       </c>
       <c r="B415" t="s">
-        <v>252</v>
+        <v>120</v>
       </c>
     </row>
     <row r="416" spans="1:2">
       <c r="A416" t="s">
         <v>472</v>
       </c>
       <c r="B416" t="s">
-        <v>384</v>
+        <v>14</v>
       </c>
     </row>
     <row r="417" spans="1:2">
       <c r="A417" t="s">
         <v>473</v>
       </c>
       <c r="B417" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
     </row>
     <row r="418" spans="1:2">
       <c r="A418" t="s">
         <v>474</v>
       </c>
       <c r="B418" t="s">
-        <v>384</v>
+        <v>55</v>
       </c>
     </row>
     <row r="419" spans="1:2">
       <c r="A419" t="s">
         <v>475</v>
       </c>
       <c r="B419" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
     </row>
     <row r="420" spans="1:2">
       <c r="A420" t="s">
         <v>476</v>
       </c>
       <c r="B420" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
     </row>
     <row r="421" spans="1:2">
       <c r="A421" t="s">
         <v>477</v>
       </c>
       <c r="B421" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
     </row>
     <row r="422" spans="1:2">
       <c r="A422" t="s">
         <v>478</v>
       </c>
       <c r="B422" t="s">
-        <v>49</v>
+        <v>306</v>
       </c>
     </row>
     <row r="423" spans="1:2">
       <c r="A423" t="s">
         <v>479</v>
       </c>
       <c r="B423" t="s">
-        <v>403</v>
+        <v>256</v>
       </c>
     </row>
     <row r="424" spans="1:2">
       <c r="A424" t="s">
         <v>480</v>
       </c>
       <c r="B424" t="s">
-        <v>146</v>
+        <v>343</v>
       </c>
     </row>
     <row r="425" spans="1:2">
       <c r="A425" t="s">
         <v>481</v>
       </c>
       <c r="B425" t="s">
-        <v>168</v>
+        <v>34</v>
       </c>
     </row>
     <row r="426" spans="1:2">
       <c r="A426" t="s">
         <v>482</v>
       </c>
       <c r="B426" t="s">
-        <v>34</v>
+        <v>343</v>
       </c>
     </row>
     <row r="427" spans="1:2">
       <c r="A427" t="s">
         <v>483</v>
       </c>
       <c r="B427" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="428" spans="1:2">
       <c r="A428" t="s">
         <v>484</v>
       </c>
       <c r="B428" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="429" spans="1:2">
       <c r="A429" t="s">
         <v>485</v>
       </c>
       <c r="B429" t="s">
-        <v>81</v>
+        <v>120</v>
       </c>
     </row>
     <row r="430" spans="1:2">
       <c r="A430" t="s">
         <v>486</v>
       </c>
       <c r="B430" t="s">
-        <v>487</v>
+        <v>49</v>
       </c>
     </row>
     <row r="431" spans="1:2">
       <c r="A431" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B431" t="s">
-        <v>189</v>
+        <v>411</v>
       </c>
     </row>
     <row r="432" spans="1:2">
       <c r="A432" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B432" t="s">
-        <v>487</v>
+        <v>149</v>
       </c>
     </row>
     <row r="433" spans="1:2">
       <c r="A433" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B433" t="s">
-        <v>102</v>
+        <v>171</v>
       </c>
     </row>
     <row r="434" spans="1:2">
       <c r="A434" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B434" t="s">
-        <v>189</v>
+        <v>34</v>
       </c>
     </row>
     <row r="435" spans="1:2">
       <c r="A435" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="B435" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
     </row>
     <row r="436" spans="1:2">
       <c r="A436" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B436" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
     </row>
     <row r="437" spans="1:2">
       <c r="A437" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B437" t="s">
-        <v>102</v>
+        <v>81</v>
       </c>
     </row>
     <row r="438" spans="1:2">
       <c r="A438" t="s">
+        <v>494</v>
+      </c>
+      <c r="B438" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="439" spans="1:2">
       <c r="A439" t="s">
         <v>496</v>
       </c>
       <c r="B439" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
     </row>
     <row r="440" spans="1:2">
       <c r="A440" t="s">
         <v>497</v>
       </c>
       <c r="B440" t="s">
-        <v>92</v>
+        <v>495</v>
       </c>
     </row>
     <row r="441" spans="1:2">
       <c r="A441" t="s">
         <v>498</v>
       </c>
       <c r="B441" t="s">
-        <v>396</v>
+        <v>102</v>
       </c>
     </row>
     <row r="442" spans="1:2">
       <c r="A442" t="s">
         <v>499</v>
       </c>
       <c r="B442" t="s">
-        <v>16</v>
+        <v>192</v>
       </c>
     </row>
     <row r="443" spans="1:2">
       <c r="A443" t="s">
         <v>500</v>
       </c>
       <c r="B443" t="s">
-        <v>501</v>
+        <v>18</v>
       </c>
     </row>
     <row r="444" spans="1:2">
       <c r="A444" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B444" t="s">
-        <v>34</v>
+        <v>102</v>
       </c>
     </row>
     <row r="445" spans="1:2">
       <c r="A445" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B445" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
     </row>
     <row r="446" spans="1:2">
       <c r="A446" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="B446" t="s">
-        <v>325</v>
+        <v>495</v>
       </c>
     </row>
     <row r="447" spans="1:2">
       <c r="A447" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B447" t="s">
-        <v>325</v>
+        <v>173</v>
       </c>
     </row>
     <row r="448" spans="1:2">
       <c r="A448" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B448" t="s">
-        <v>53</v>
+        <v>92</v>
       </c>
     </row>
     <row r="449" spans="1:2">
       <c r="A449" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B449" t="s">
-        <v>501</v>
+        <v>404</v>
       </c>
     </row>
     <row r="450" spans="1:2">
       <c r="A450" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B450" t="s">
-        <v>163</v>
+        <v>16</v>
       </c>
     </row>
     <row r="451" spans="1:2">
       <c r="A451" t="s">
+        <v>508</v>
+      </c>
+      <c r="B451" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="452" spans="1:2">
       <c r="A452" t="s">
         <v>510</v>
       </c>
       <c r="B452" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
     </row>
     <row r="453" spans="1:2">
       <c r="A453" t="s">
         <v>511</v>
       </c>
       <c r="B453" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
     </row>
     <row r="454" spans="1:2">
       <c r="A454" t="s">
         <v>512</v>
       </c>
       <c r="B454" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
     </row>
     <row r="455" spans="1:2">
       <c r="A455" t="s">
         <v>513</v>
       </c>
       <c r="B455" t="s">
-        <v>487</v>
+        <v>146</v>
       </c>
     </row>
     <row r="456" spans="1:2">
       <c r="A456" t="s">
         <v>514</v>
       </c>
       <c r="B456" t="s">
-        <v>6</v>
+        <v>53</v>
       </c>
     </row>
     <row r="457" spans="1:2">
       <c r="A457" t="s">
         <v>515</v>
       </c>
       <c r="B457" t="s">
-        <v>6</v>
+        <v>509</v>
       </c>
     </row>
     <row r="458" spans="1:2">
       <c r="A458" t="s">
         <v>516</v>
       </c>
       <c r="B458" t="s">
-        <v>34</v>
+        <v>166</v>
       </c>
     </row>
     <row r="459" spans="1:2">
       <c r="A459" t="s">
         <v>517</v>
       </c>
       <c r="B459" t="s">
-        <v>21</v>
+        <v>411</v>
       </c>
     </row>
     <row r="460" spans="1:2">
       <c r="A460" t="s">
         <v>518</v>
       </c>
       <c r="B460" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
     </row>
     <row r="461" spans="1:2">
       <c r="A461" t="s">
         <v>519</v>
       </c>
       <c r="B461" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="462" spans="1:2">
       <c r="A462" t="s">
         <v>520</v>
       </c>
       <c r="B462" t="s">
-        <v>384</v>
+        <v>118</v>
       </c>
     </row>
     <row r="463" spans="1:2">
       <c r="A463" t="s">
         <v>521</v>
       </c>
       <c r="B463" t="s">
-        <v>34</v>
+        <v>495</v>
       </c>
     </row>
     <row r="464" spans="1:2">
       <c r="A464" t="s">
         <v>522</v>
       </c>
       <c r="B464" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
     </row>
     <row r="465" spans="1:2">
       <c r="A465" t="s">
         <v>523</v>
       </c>
       <c r="B465" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
     </row>
     <row r="466" spans="1:2">
       <c r="A466" t="s">
         <v>524</v>
       </c>
       <c r="B466" t="s">
-        <v>525</v>
+        <v>34</v>
       </c>
     </row>
     <row r="467" spans="1:2">
       <c r="A467" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="B467" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
     </row>
     <row r="468" spans="1:2">
       <c r="A468" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B468" t="s">
-        <v>487</v>
+        <v>21</v>
       </c>
     </row>
     <row r="469" spans="1:2">
       <c r="A469" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B469" t="s">
-        <v>348</v>
+        <v>21</v>
       </c>
     </row>
     <row r="470" spans="1:2">
       <c r="A470" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="B470" t="s">
-        <v>18</v>
+        <v>343</v>
       </c>
     </row>
     <row r="471" spans="1:2">
       <c r="A471" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B471" t="s">
-        <v>246</v>
+        <v>34</v>
       </c>
     </row>
     <row r="472" spans="1:2">
       <c r="A472" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B472" t="s">
-        <v>163</v>
+        <v>34</v>
       </c>
     </row>
     <row r="473" spans="1:2">
       <c r="A473" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B473" t="s">
-        <v>246</v>
+        <v>34</v>
       </c>
     </row>
     <row r="474" spans="1:2">
       <c r="A474" t="s">
+        <v>532</v>
+      </c>
+      <c r="B474" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="475" spans="1:2">
       <c r="A475" t="s">
         <v>534</v>
       </c>
       <c r="B475" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
     </row>
     <row r="476" spans="1:2">
       <c r="A476" t="s">
         <v>535</v>
       </c>
       <c r="B476" t="s">
-        <v>6</v>
+        <v>495</v>
       </c>
     </row>
     <row r="477" spans="1:2">
       <c r="A477" t="s">
         <v>536</v>
       </c>
       <c r="B477" t="s">
-        <v>537</v>
+        <v>357</v>
       </c>
     </row>
     <row r="478" spans="1:2">
       <c r="A478" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="B478" t="s">
-        <v>102</v>
+        <v>18</v>
       </c>
     </row>
     <row r="479" spans="1:2">
       <c r="A479" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B479" t="s">
-        <v>168</v>
+        <v>251</v>
       </c>
     </row>
     <row r="480" spans="1:2">
       <c r="A480" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="B480" t="s">
-        <v>34</v>
+        <v>166</v>
       </c>
     </row>
     <row r="481" spans="1:2">
       <c r="A481" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="B481" t="s">
-        <v>40</v>
+        <v>251</v>
       </c>
     </row>
     <row r="482" spans="1:2">
       <c r="A482" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="B482" t="s">
-        <v>403</v>
+        <v>34</v>
       </c>
     </row>
     <row r="483" spans="1:2">
       <c r="A483" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="B483" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
     </row>
     <row r="484" spans="1:2">
       <c r="A484" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B484" t="s">
-        <v>163</v>
+        <v>6</v>
       </c>
     </row>
     <row r="485" spans="1:2">
       <c r="A485" t="s">
+        <v>544</v>
+      </c>
+      <c r="B485" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="486" spans="1:2">
       <c r="A486" t="s">
         <v>546</v>
       </c>
       <c r="B486" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
     </row>
     <row r="487" spans="1:2">
       <c r="A487" t="s">
         <v>547</v>
       </c>
       <c r="B487" t="s">
-        <v>105</v>
+        <v>171</v>
       </c>
     </row>
     <row r="488" spans="1:2">
       <c r="A488" t="s">
         <v>548</v>
       </c>
       <c r="B488" t="s">
-        <v>246</v>
+        <v>34</v>
       </c>
     </row>
     <row r="489" spans="1:2">
       <c r="A489" t="s">
         <v>549</v>
       </c>
       <c r="B489" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="490" spans="1:2">
       <c r="A490" t="s">
         <v>550</v>
       </c>
       <c r="B490" t="s">
-        <v>348</v>
+        <v>411</v>
       </c>
     </row>
     <row r="491" spans="1:2">
       <c r="A491" t="s">
         <v>551</v>
       </c>
       <c r="B491" t="s">
-        <v>348</v>
+        <v>166</v>
       </c>
     </row>
     <row r="492" spans="1:2">
       <c r="A492" t="s">
         <v>552</v>
       </c>
       <c r="B492" t="s">
-        <v>189</v>
+        <v>166</v>
       </c>
     </row>
     <row r="493" spans="1:2">
       <c r="A493" t="s">
         <v>553</v>
       </c>
       <c r="B493" t="s">
-        <v>246</v>
+        <v>495</v>
       </c>
     </row>
     <row r="494" spans="1:2">
       <c r="A494" t="s">
         <v>554</v>
       </c>
       <c r="B494" t="s">
-        <v>555</v>
+        <v>55</v>
       </c>
     </row>
     <row r="495" spans="1:2">
       <c r="A495" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B495" t="s">
-        <v>348</v>
+        <v>105</v>
       </c>
     </row>
     <row r="496" spans="1:2">
       <c r="A496" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="B496" t="s">
-        <v>34</v>
+        <v>251</v>
       </c>
     </row>
     <row r="497" spans="1:2">
       <c r="A497" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="B497" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="498" spans="1:2">
       <c r="A498" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="B498" t="s">
-        <v>189</v>
+        <v>357</v>
       </c>
     </row>
     <row r="499" spans="1:2">
       <c r="A499" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="B499" t="s">
-        <v>246</v>
+        <v>357</v>
       </c>
     </row>
     <row r="500" spans="1:2">
       <c r="A500" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="B500" t="s">
-        <v>487</v>
+        <v>192</v>
       </c>
     </row>
     <row r="501" spans="1:2">
       <c r="A501" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="B501" t="s">
-        <v>40</v>
+        <v>251</v>
       </c>
     </row>
     <row r="502" spans="1:2">
       <c r="A502" t="s">
+        <v>562</v>
+      </c>
+      <c r="B502" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="503" spans="1:2">
       <c r="A503" t="s">
         <v>564</v>
       </c>
       <c r="B503" t="s">
-        <v>6</v>
+        <v>357</v>
       </c>
     </row>
     <row r="504" spans="1:2">
       <c r="A504" t="s">
         <v>565</v>
       </c>
       <c r="B504" t="s">
-        <v>566</v>
+        <v>34</v>
       </c>
     </row>
     <row r="505" spans="1:2">
       <c r="A505" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="B505" t="s">
-        <v>163</v>
+        <v>40</v>
       </c>
     </row>
     <row r="506" spans="1:2">
       <c r="A506" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="B506" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="507" spans="1:2">
       <c r="A507" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="B507" t="s">
-        <v>34</v>
+        <v>251</v>
       </c>
     </row>
     <row r="508" spans="1:2">
       <c r="A508" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="B508" t="s">
-        <v>325</v>
+        <v>495</v>
       </c>
     </row>
     <row r="509" spans="1:2">
       <c r="A509" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="B509" t="s">
-        <v>168</v>
+        <v>40</v>
       </c>
     </row>
     <row r="510" spans="1:2">
       <c r="A510" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="B510" t="s">
-        <v>66</v>
+        <v>495</v>
       </c>
     </row>
     <row r="511" spans="1:2">
       <c r="A511" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="B511" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
     </row>
     <row r="512" spans="1:2">
       <c r="A512" t="s">
+        <v>573</v>
+      </c>
+      <c r="B512" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="513" spans="1:2">
       <c r="A513" t="s">
         <v>575</v>
       </c>
       <c r="B513" t="s">
-        <v>576</v>
+        <v>166</v>
       </c>
     </row>
     <row r="514" spans="1:2">
       <c r="A514" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="B514" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="515" spans="1:2">
       <c r="A515" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="B515" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="516" spans="1:2">
       <c r="A516" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="B516" t="s">
-        <v>325</v>
+        <v>146</v>
       </c>
     </row>
     <row r="517" spans="1:2">
       <c r="A517" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="B517" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
     </row>
     <row r="518" spans="1:2">
       <c r="A518" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="B518" t="s">
-        <v>325</v>
+        <v>66</v>
       </c>
     </row>
     <row r="519" spans="1:2">
       <c r="A519" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="B519" t="s">
-        <v>163</v>
+        <v>34</v>
       </c>
     </row>
     <row r="520" spans="1:2">
       <c r="A520" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="B520" t="s">
-        <v>189</v>
+        <v>166</v>
       </c>
     </row>
     <row r="521" spans="1:2">
       <c r="A521" t="s">
+        <v>583</v>
+      </c>
+      <c r="B521" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="522" spans="1:2">
       <c r="A522" t="s">
         <v>585</v>
       </c>
       <c r="B522" t="s">
-        <v>384</v>
+        <v>192</v>
       </c>
     </row>
     <row r="523" spans="1:2">
       <c r="A523" t="s">
         <v>586</v>
       </c>
       <c r="B523" t="s">
-        <v>384</v>
+        <v>34</v>
       </c>
     </row>
     <row r="524" spans="1:2">
       <c r="A524" t="s">
         <v>587</v>
       </c>
       <c r="B524" t="s">
-        <v>384</v>
+        <v>146</v>
       </c>
     </row>
     <row r="525" spans="1:2">
       <c r="A525" t="s">
         <v>588</v>
       </c>
       <c r="B525" t="s">
-        <v>384</v>
+        <v>11</v>
       </c>
     </row>
     <row r="526" spans="1:2">
       <c r="A526" t="s">
         <v>589</v>
       </c>
       <c r="B526" t="s">
-        <v>299</v>
+        <v>146</v>
       </c>
     </row>
     <row r="527" spans="1:2">
       <c r="A527" t="s">
         <v>590</v>
       </c>
       <c r="B527" t="s">
-        <v>66</v>
+        <v>166</v>
       </c>
     </row>
     <row r="528" spans="1:2">
       <c r="A528" t="s">
         <v>591</v>
       </c>
       <c r="B528" t="s">
-        <v>34</v>
+        <v>192</v>
       </c>
     </row>
     <row r="529" spans="1:2">
       <c r="A529" t="s">
         <v>592</v>
       </c>
       <c r="B529" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
     </row>
     <row r="530" spans="1:2">
       <c r="A530" t="s">
         <v>593</v>
       </c>
       <c r="B530" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="531" spans="1:2">
       <c r="A531" t="s">
         <v>594</v>
       </c>
       <c r="B531" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="532" spans="1:2">
       <c r="A532" t="s">
         <v>595</v>
       </c>
       <c r="B532" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="533" spans="1:2">
       <c r="A533" t="s">
         <v>596</v>
       </c>
       <c r="B533" t="s">
-        <v>299</v>
+        <v>343</v>
       </c>
     </row>
     <row r="534" spans="1:2">
       <c r="A534" t="s">
         <v>597</v>
       </c>
       <c r="B534" t="s">
-        <v>384</v>
+        <v>306</v>
       </c>
     </row>
     <row r="535" spans="1:2">
       <c r="A535" t="s">
         <v>598</v>
       </c>
       <c r="B535" t="s">
-        <v>9</v>
+        <v>66</v>
       </c>
     </row>
     <row r="536" spans="1:2">
       <c r="A536" t="s">
         <v>599</v>
       </c>
       <c r="B536" t="s">
-        <v>384</v>
+        <v>34</v>
       </c>
     </row>
     <row r="537" spans="1:2">
       <c r="A537" t="s">
         <v>600</v>
       </c>
       <c r="B537" t="s">
-        <v>384</v>
+        <v>66</v>
       </c>
     </row>
     <row r="538" spans="1:2">
       <c r="A538" t="s">
         <v>601</v>
       </c>
       <c r="B538" t="s">
-        <v>146</v>
+        <v>343</v>
       </c>
     </row>
     <row r="539" spans="1:2">
       <c r="A539" t="s">
         <v>602</v>
       </c>
       <c r="B539" t="s">
-        <v>146</v>
+        <v>343</v>
       </c>
     </row>
     <row r="540" spans="1:2">
       <c r="A540" t="s">
         <v>603</v>
       </c>
       <c r="B540" t="s">
-        <v>146</v>
+        <v>343</v>
       </c>
     </row>
     <row r="541" spans="1:2">
       <c r="A541" t="s">
         <v>604</v>
       </c>
       <c r="B541" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="542" spans="1:2">
       <c r="A542" t="s">
         <v>605</v>
       </c>
       <c r="B542" t="s">
-        <v>384</v>
+        <v>306</v>
       </c>
     </row>
     <row r="543" spans="1:2">
       <c r="A543" t="s">
         <v>606</v>
       </c>
       <c r="B543" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="544" spans="1:2">
       <c r="A544" t="s">
         <v>607</v>
       </c>
       <c r="B544" t="s">
-        <v>384</v>
+        <v>9</v>
       </c>
     </row>
     <row r="545" spans="1:2">
       <c r="A545" t="s">
         <v>608</v>
       </c>
       <c r="B545" t="s">
-        <v>146</v>
+        <v>343</v>
       </c>
     </row>
     <row r="546" spans="1:2">
       <c r="A546" t="s">
         <v>609</v>
       </c>
       <c r="B546" t="s">
-        <v>299</v>
+        <v>343</v>
       </c>
     </row>
     <row r="547" spans="1:2">
       <c r="A547" t="s">
         <v>610</v>
       </c>
       <c r="B547" t="s">
-        <v>384</v>
+        <v>149</v>
       </c>
     </row>
     <row r="548" spans="1:2">
       <c r="A548" t="s">
         <v>611</v>
       </c>
       <c r="B548" t="s">
-        <v>384</v>
+        <v>149</v>
       </c>
     </row>
     <row r="549" spans="1:2">
       <c r="A549" t="s">
         <v>612</v>
       </c>
       <c r="B549" t="s">
-        <v>384</v>
+        <v>149</v>
       </c>
     </row>
     <row r="550" spans="1:2">
       <c r="A550" t="s">
         <v>613</v>
       </c>
       <c r="B550" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="551" spans="1:2">
       <c r="A551" t="s">
         <v>614</v>
       </c>
       <c r="B551" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="552" spans="1:2">
       <c r="A552" t="s">
         <v>615</v>
       </c>
       <c r="B552" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="553" spans="1:2">
       <c r="A553" t="s">
         <v>616</v>
       </c>
       <c r="B553" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="554" spans="1:2">
       <c r="A554" t="s">
         <v>617</v>
       </c>
       <c r="B554" t="s">
-        <v>384</v>
+        <v>306</v>
       </c>
     </row>
     <row r="555" spans="1:2">
       <c r="A555" t="s">
         <v>618</v>
       </c>
       <c r="B555" t="s">
-        <v>146</v>
+        <v>343</v>
       </c>
     </row>
     <row r="556" spans="1:2">
       <c r="A556" t="s">
         <v>619</v>
       </c>
       <c r="B556" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="557" spans="1:2">
       <c r="A557" t="s">
         <v>620</v>
       </c>
       <c r="B557" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="558" spans="1:2">
       <c r="A558" t="s">
         <v>621</v>
       </c>
       <c r="B558" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="559" spans="1:2">
       <c r="A559" t="s">
         <v>622</v>
       </c>
       <c r="B559" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="560" spans="1:2">
       <c r="A560" t="s">
         <v>623</v>
       </c>
       <c r="B560" t="s">
-        <v>146</v>
+        <v>343</v>
       </c>
     </row>
     <row r="561" spans="1:2">
       <c r="A561" t="s">
         <v>624</v>
       </c>
       <c r="B561" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="562" spans="1:2">
       <c r="A562" t="s">
         <v>625</v>
       </c>
       <c r="B562" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="563" spans="1:2">
       <c r="A563" t="s">
         <v>626</v>
       </c>
       <c r="B563" t="s">
-        <v>384</v>
+        <v>149</v>
       </c>
     </row>
     <row r="564" spans="1:2">
       <c r="A564" t="s">
         <v>627</v>
       </c>
       <c r="B564" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="565" spans="1:2">
       <c r="A565" t="s">
         <v>628</v>
       </c>
       <c r="B565" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="566" spans="1:2">
       <c r="A566" t="s">
         <v>629</v>
       </c>
       <c r="B566" t="s">
-        <v>146</v>
+        <v>343</v>
       </c>
     </row>
     <row r="567" spans="1:2">
       <c r="A567" t="s">
         <v>630</v>
       </c>
       <c r="B567" t="s">
-        <v>146</v>
+        <v>343</v>
       </c>
     </row>
     <row r="568" spans="1:2">
       <c r="A568" t="s">
         <v>631</v>
       </c>
       <c r="B568" t="s">
-        <v>384</v>
+        <v>149</v>
       </c>
     </row>
     <row r="569" spans="1:2">
       <c r="A569" t="s">
         <v>632</v>
       </c>
       <c r="B569" t="s">
-        <v>66</v>
+        <v>343</v>
       </c>
     </row>
     <row r="570" spans="1:2">
       <c r="A570" t="s">
         <v>633</v>
       </c>
       <c r="B570" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="571" spans="1:2">
       <c r="A571" t="s">
         <v>634</v>
       </c>
       <c r="B571" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="572" spans="1:2">
       <c r="A572" t="s">
         <v>635</v>
       </c>
       <c r="B572" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="573" spans="1:2">
       <c r="A573" t="s">
         <v>636</v>
       </c>
       <c r="B573" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="574" spans="1:2">
       <c r="A574" t="s">
         <v>637</v>
       </c>
       <c r="B574" t="s">
-        <v>384</v>
+        <v>149</v>
       </c>
     </row>
     <row r="575" spans="1:2">
       <c r="A575" t="s">
         <v>638</v>
       </c>
       <c r="B575" t="s">
-        <v>66</v>
+        <v>149</v>
       </c>
     </row>
     <row r="576" spans="1:2">
       <c r="A576" t="s">
         <v>639</v>
       </c>
       <c r="B576" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="577" spans="1:2">
       <c r="A577" t="s">
         <v>640</v>
       </c>
       <c r="B577" t="s">
-        <v>299</v>
+        <v>66</v>
       </c>
     </row>
     <row r="578" spans="1:2">
       <c r="A578" t="s">
         <v>641</v>
       </c>
       <c r="B578" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="579" spans="1:2">
       <c r="A579" t="s">
         <v>642</v>
       </c>
       <c r="B579" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="580" spans="1:2">
       <c r="A580" t="s">
         <v>643</v>
       </c>
       <c r="B580" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="581" spans="1:2">
       <c r="A581" t="s">
         <v>644</v>
       </c>
       <c r="B581" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="582" spans="1:2">
       <c r="A582" t="s">
         <v>645</v>
       </c>
       <c r="B582" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="583" spans="1:2">
       <c r="A583" t="s">
         <v>646</v>
       </c>
       <c r="B583" t="s">
-        <v>384</v>
+        <v>66</v>
       </c>
     </row>
     <row r="584" spans="1:2">
       <c r="A584" t="s">
         <v>647</v>
       </c>
       <c r="B584" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="585" spans="1:2">
       <c r="A585" t="s">
         <v>648</v>
       </c>
       <c r="B585" t="s">
-        <v>170</v>
+        <v>306</v>
       </c>
     </row>
     <row r="586" spans="1:2">
       <c r="A586" t="s">
         <v>649</v>
       </c>
       <c r="B586" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="587" spans="1:2">
       <c r="A587" t="s">
         <v>650</v>
       </c>
       <c r="B587" t="s">
-        <v>146</v>
+        <v>343</v>
       </c>
     </row>
     <row r="588" spans="1:2">
       <c r="A588" t="s">
         <v>651</v>
       </c>
       <c r="B588" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="589" spans="1:2">
       <c r="A589" t="s">
         <v>652</v>
       </c>
       <c r="B589" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="590" spans="1:2">
       <c r="A590" t="s">
         <v>653</v>
       </c>
       <c r="B590" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="591" spans="1:2">
       <c r="A591" t="s">
         <v>654</v>
       </c>
       <c r="B591" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="592" spans="1:2">
       <c r="A592" t="s">
         <v>655</v>
       </c>
       <c r="B592" t="s">
-        <v>299</v>
+        <v>343</v>
       </c>
     </row>
     <row r="593" spans="1:2">
       <c r="A593" t="s">
         <v>656</v>
       </c>
       <c r="B593" t="s">
-        <v>384</v>
+        <v>173</v>
       </c>
     </row>
     <row r="594" spans="1:2">
       <c r="A594" t="s">
         <v>657</v>
       </c>
       <c r="B594" t="s">
-        <v>146</v>
+        <v>343</v>
       </c>
     </row>
     <row r="595" spans="1:2">
       <c r="A595" t="s">
         <v>658</v>
       </c>
       <c r="B595" t="s">
-        <v>384</v>
+        <v>149</v>
       </c>
     </row>
     <row r="596" spans="1:2">
       <c r="A596" t="s">
         <v>659</v>
       </c>
       <c r="B596" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="597" spans="1:2">
       <c r="A597" t="s">
         <v>660</v>
       </c>
       <c r="B597" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="598" spans="1:2">
       <c r="A598" t="s">
         <v>661</v>
       </c>
       <c r="B598" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="599" spans="1:2">
       <c r="A599" t="s">
         <v>662</v>
       </c>
       <c r="B599" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="600" spans="1:2">
       <c r="A600" t="s">
         <v>663</v>
       </c>
       <c r="B600" t="s">
-        <v>384</v>
+        <v>306</v>
       </c>
     </row>
     <row r="601" spans="1:2">
       <c r="A601" t="s">
         <v>664</v>
       </c>
       <c r="B601" t="s">
-        <v>9</v>
+        <v>343</v>
       </c>
     </row>
     <row r="602" spans="1:2">
       <c r="A602" t="s">
         <v>665</v>
       </c>
       <c r="B602" t="s">
-        <v>9</v>
+        <v>149</v>
       </c>
     </row>
     <row r="603" spans="1:2">
       <c r="A603" t="s">
         <v>666</v>
       </c>
       <c r="B603" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="604" spans="1:2">
       <c r="A604" t="s">
         <v>667</v>
       </c>
       <c r="B604" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="605" spans="1:2">
       <c r="A605" t="s">
         <v>668</v>
       </c>
       <c r="B605" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="606" spans="1:2">
       <c r="A606" t="s">
         <v>669</v>
       </c>
       <c r="B606" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="607" spans="1:2">
       <c r="A607" t="s">
         <v>670</v>
       </c>
       <c r="B607" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="608" spans="1:2">
       <c r="A608" t="s">
         <v>671</v>
       </c>
       <c r="B608" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="609" spans="1:2">
       <c r="A609" t="s">
         <v>672</v>
       </c>
       <c r="B609" t="s">
-        <v>384</v>
+        <v>9</v>
       </c>
     </row>
     <row r="610" spans="1:2">
       <c r="A610" t="s">
         <v>673</v>
       </c>
       <c r="B610" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="611" spans="1:2">
       <c r="A611" t="s">
         <v>674</v>
       </c>
       <c r="B611" t="s">
-        <v>105</v>
+        <v>343</v>
       </c>
     </row>
     <row r="612" spans="1:2">
       <c r="A612" t="s">
         <v>675</v>
       </c>
       <c r="B612" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="613" spans="1:2">
       <c r="A613" t="s">
         <v>676</v>
       </c>
       <c r="B613" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="614" spans="1:2">
       <c r="A614" t="s">
         <v>677</v>
       </c>
       <c r="B614" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="615" spans="1:2">
       <c r="A615" t="s">
         <v>678</v>
       </c>
       <c r="B615" t="s">
-        <v>66</v>
+        <v>343</v>
       </c>
     </row>
     <row r="616" spans="1:2">
       <c r="A616" t="s">
         <v>679</v>
       </c>
       <c r="B616" t="s">
-        <v>146</v>
+        <v>343</v>
       </c>
     </row>
     <row r="617" spans="1:2">
       <c r="A617" t="s">
         <v>680</v>
       </c>
       <c r="B617" t="s">
-        <v>146</v>
+        <v>343</v>
       </c>
     </row>
     <row r="618" spans="1:2">
       <c r="A618" t="s">
         <v>681</v>
       </c>
       <c r="B618" t="s">
-        <v>146</v>
+        <v>34</v>
       </c>
     </row>
     <row r="619" spans="1:2">
       <c r="A619" t="s">
         <v>682</v>
       </c>
       <c r="B619" t="s">
-        <v>384</v>
+        <v>105</v>
       </c>
     </row>
     <row r="620" spans="1:2">
       <c r="A620" t="s">
         <v>683</v>
       </c>
       <c r="B620" t="s">
-        <v>299</v>
+        <v>343</v>
       </c>
     </row>
     <row r="621" spans="1:2">
       <c r="A621" t="s">
         <v>684</v>
       </c>
       <c r="B621" t="s">
-        <v>55</v>
+        <v>343</v>
       </c>
     </row>
     <row r="622" spans="1:2">
       <c r="A622" t="s">
         <v>685</v>
       </c>
       <c r="B622" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="623" spans="1:2">
       <c r="A623" t="s">
         <v>686</v>
       </c>
       <c r="B623" t="s">
-        <v>384</v>
+        <v>66</v>
       </c>
     </row>
     <row r="624" spans="1:2">
       <c r="A624" t="s">
         <v>687</v>
       </c>
       <c r="B624" t="s">
-        <v>384</v>
+        <v>149</v>
       </c>
     </row>
     <row r="625" spans="1:2">
       <c r="A625" t="s">
         <v>688</v>
       </c>
       <c r="B625" t="s">
-        <v>384</v>
+        <v>149</v>
       </c>
     </row>
     <row r="626" spans="1:2">
       <c r="A626" t="s">
         <v>689</v>
       </c>
       <c r="B626" t="s">
-        <v>384</v>
+        <v>149</v>
       </c>
     </row>
     <row r="627" spans="1:2">
       <c r="A627" t="s">
         <v>690</v>
       </c>
       <c r="B627" t="s">
-        <v>55</v>
+        <v>343</v>
       </c>
     </row>
     <row r="628" spans="1:2">
       <c r="A628" t="s">
         <v>691</v>
       </c>
       <c r="B628" t="s">
-        <v>197</v>
+        <v>306</v>
       </c>
     </row>
     <row r="629" spans="1:2">
       <c r="A629" t="s">
         <v>692</v>
       </c>
       <c r="B629" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="630" spans="1:2">
       <c r="A630" t="s">
         <v>693</v>
       </c>
       <c r="B630" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="631" spans="1:2">
       <c r="A631" t="s">
         <v>694</v>
       </c>
       <c r="B631" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="632" spans="1:2">
       <c r="A632" t="s">
         <v>695</v>
       </c>
       <c r="B632" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="633" spans="1:2">
       <c r="A633" t="s">
         <v>696</v>
       </c>
       <c r="B633" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="634" spans="1:2">
       <c r="A634" t="s">
         <v>697</v>
       </c>
       <c r="B634" t="s">
-        <v>66</v>
+        <v>343</v>
       </c>
     </row>
     <row r="635" spans="1:2">
       <c r="A635" t="s">
         <v>698</v>
       </c>
       <c r="B635" t="s">
-        <v>384</v>
+        <v>200</v>
       </c>
     </row>
     <row r="636" spans="1:2">
       <c r="A636" t="s">
         <v>699</v>
       </c>
       <c r="B636" t="s">
-        <v>384</v>
+        <v>55</v>
       </c>
     </row>
     <row r="637" spans="1:2">
       <c r="A637" t="s">
         <v>700</v>
       </c>
       <c r="B637" t="s">
-        <v>146</v>
+        <v>343</v>
       </c>
     </row>
     <row r="638" spans="1:2">
       <c r="A638" t="s">
         <v>701</v>
       </c>
       <c r="B638" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="639" spans="1:2">
       <c r="A639" t="s">
         <v>702</v>
       </c>
       <c r="B639" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="640" spans="1:2">
       <c r="A640" t="s">
         <v>703</v>
       </c>
       <c r="B640" t="s">
-        <v>146</v>
+        <v>343</v>
       </c>
     </row>
     <row r="641" spans="1:2">
       <c r="A641" t="s">
         <v>704</v>
       </c>
       <c r="B641" t="s">
-        <v>384</v>
+        <v>66</v>
       </c>
     </row>
     <row r="642" spans="1:2">
       <c r="A642" t="s">
         <v>705</v>
       </c>
       <c r="B642" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="643" spans="1:2">
       <c r="A643" t="s">
         <v>706</v>
       </c>
       <c r="B643" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="644" spans="1:2">
       <c r="A644" t="s">
         <v>707</v>
       </c>
       <c r="B644" t="s">
-        <v>384</v>
+        <v>149</v>
       </c>
     </row>
     <row r="645" spans="1:2">
       <c r="A645" t="s">
         <v>708</v>
       </c>
       <c r="B645" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="646" spans="1:2">
       <c r="A646" t="s">
         <v>709</v>
       </c>
       <c r="B646" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="647" spans="1:2">
       <c r="A647" t="s">
         <v>710</v>
       </c>
       <c r="B647" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="648" spans="1:2">
       <c r="A648" t="s">
         <v>711</v>
       </c>
       <c r="B648" t="s">
-        <v>55</v>
+        <v>343</v>
       </c>
     </row>
     <row r="649" spans="1:2">
       <c r="A649" t="s">
         <v>712</v>
       </c>
       <c r="B649" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="650" spans="1:2">
       <c r="A650" t="s">
         <v>713</v>
       </c>
       <c r="B650" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="651" spans="1:2">
       <c r="A651" t="s">
         <v>714</v>
       </c>
       <c r="B651" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="652" spans="1:2">
       <c r="A652" t="s">
         <v>715</v>
       </c>
       <c r="B652" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="653" spans="1:2">
       <c r="A653" t="s">
         <v>716</v>
       </c>
       <c r="B653" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="654" spans="1:2">
       <c r="A654" t="s">
         <v>717</v>
       </c>
       <c r="B654" t="s">
-        <v>384</v>
+        <v>149</v>
       </c>
     </row>
     <row r="655" spans="1:2">
       <c r="A655" t="s">
         <v>718</v>
       </c>
       <c r="B655" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
     </row>
     <row r="656" spans="1:2">
       <c r="A656" t="s">
         <v>719</v>
       </c>
       <c r="B656" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="657" spans="1:2">
       <c r="A657" t="s">
         <v>720</v>
       </c>
       <c r="B657" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="658" spans="1:2">
       <c r="A658" t="s">
         <v>721</v>
       </c>
       <c r="B658" t="s">
-        <v>66</v>
+        <v>343</v>
       </c>
     </row>
     <row r="659" spans="1:2">
       <c r="A659" t="s">
         <v>722</v>
       </c>
       <c r="B659" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="660" spans="1:2">
       <c r="A660" t="s">
         <v>723</v>
       </c>
       <c r="B660" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="661" spans="1:2">
       <c r="A661" t="s">
         <v>724</v>
       </c>
       <c r="B661" t="s">
-        <v>9</v>
+        <v>343</v>
       </c>
     </row>
     <row r="662" spans="1:2">
       <c r="A662" t="s">
         <v>725</v>
       </c>
       <c r="B662" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="663" spans="1:2">
       <c r="A663" t="s">
         <v>726</v>
       </c>
       <c r="B663" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
     </row>
     <row r="664" spans="1:2">
       <c r="A664" t="s">
         <v>727</v>
       </c>
       <c r="B664" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="665" spans="1:2">
       <c r="A665" t="s">
         <v>728</v>
       </c>
       <c r="B665" t="s">
-        <v>384</v>
+        <v>343</v>
       </c>
     </row>
     <row r="666" spans="1:2">
       <c r="A666" t="s">
         <v>729</v>
       </c>
       <c r="B666" t="s">
-        <v>384</v>
+        <v>66</v>
       </c>
     </row>
     <row r="667" spans="1:2">
       <c r="A667" t="s">
         <v>730</v>
       </c>
       <c r="B667" t="s">
-        <v>168</v>
+        <v>343</v>
       </c>
     </row>
     <row r="668" spans="1:2">
       <c r="A668" t="s">
         <v>731</v>
       </c>
       <c r="B668" t="s">
-        <v>168</v>
+        <v>343</v>
       </c>
     </row>
     <row r="669" spans="1:2">
       <c r="A669" t="s">
         <v>732</v>
       </c>
       <c r="B669" t="s">
-        <v>168</v>
+        <v>9</v>
       </c>
     </row>
     <row r="670" spans="1:2">
       <c r="A670" t="s">
         <v>733</v>
       </c>
       <c r="B670" t="s">
-        <v>77</v>
+        <v>343</v>
       </c>
     </row>
     <row r="671" spans="1:2">
       <c r="A671" t="s">
         <v>734</v>
       </c>
       <c r="B671" t="s">
-        <v>576</v>
+        <v>9</v>
       </c>
     </row>
     <row r="672" spans="1:2">
       <c r="A672" t="s">
         <v>735</v>
       </c>
       <c r="B672" t="s">
-        <v>4</v>
+        <v>343</v>
       </c>
     </row>
     <row r="673" spans="1:2">
       <c r="A673" t="s">
         <v>736</v>
       </c>
       <c r="B673" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
     </row>
     <row r="674" spans="1:2">
       <c r="A674" t="s">
         <v>737</v>
       </c>
       <c r="B674" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
     </row>
     <row r="675" spans="1:2">
       <c r="A675" t="s">
         <v>738</v>
       </c>
       <c r="B675" t="s">
-        <v>9</v>
+        <v>171</v>
       </c>
     </row>
     <row r="676" spans="1:2">
       <c r="A676" t="s">
         <v>739</v>
       </c>
       <c r="B676" t="s">
-        <v>348</v>
+        <v>171</v>
       </c>
     </row>
     <row r="677" spans="1:2">
       <c r="A677" t="s">
         <v>740</v>
       </c>
       <c r="B677" t="s">
-        <v>323</v>
+        <v>171</v>
       </c>
     </row>
     <row r="678" spans="1:2">
       <c r="A678" t="s">
         <v>741</v>
       </c>
       <c r="B678" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="679" spans="1:2">
       <c r="A679" t="s">
         <v>742</v>
       </c>
       <c r="B679" t="s">
-        <v>743</v>
+        <v>584</v>
       </c>
     </row>
     <row r="680" spans="1:2">
       <c r="A680" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="B680" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="681" spans="1:2">
       <c r="A681" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="B681" t="s">
-        <v>6</v>
+        <v>357</v>
       </c>
     </row>
     <row r="682" spans="1:2">
       <c r="A682" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="B682" t="s">
-        <v>576</v>
+        <v>357</v>
       </c>
     </row>
     <row r="683" spans="1:2">
       <c r="A683" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="B683" t="s">
-        <v>576</v>
+        <v>9</v>
       </c>
     </row>
     <row r="684" spans="1:2">
       <c r="A684" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="B684" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
     </row>
     <row r="685" spans="1:2">
       <c r="A685" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="B685" t="s">
-        <v>396</v>
+        <v>331</v>
       </c>
     </row>
     <row r="686" spans="1:2">
       <c r="A686" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="B686" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
     </row>
     <row r="687" spans="1:2">
       <c r="A687" t="s">
+        <v>750</v>
+      </c>
+      <c r="B687" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="688" spans="1:2">
       <c r="A688" t="s">
         <v>752</v>
       </c>
       <c r="B688" t="s">
-        <v>348</v>
+        <v>6</v>
       </c>
     </row>
     <row r="689" spans="1:2">
       <c r="A689" t="s">
         <v>753</v>
       </c>
       <c r="B689" t="s">
-        <v>77</v>
+        <v>6</v>
       </c>
     </row>
     <row r="690" spans="1:2">
       <c r="A690" t="s">
         <v>754</v>
       </c>
       <c r="B690" t="s">
-        <v>105</v>
+        <v>584</v>
       </c>
     </row>
     <row r="691" spans="1:2">
       <c r="A691" t="s">
         <v>755</v>
       </c>
       <c r="B691" t="s">
-        <v>348</v>
+        <v>584</v>
       </c>
     </row>
     <row r="692" spans="1:2">
       <c r="A692" t="s">
         <v>756</v>
       </c>
       <c r="B692" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
     </row>
     <row r="693" spans="1:2">
       <c r="A693" t="s">
         <v>757</v>
       </c>
       <c r="B693" t="s">
-        <v>105</v>
+        <v>404</v>
       </c>
     </row>
     <row r="694" spans="1:2">
       <c r="A694" t="s">
         <v>758</v>
       </c>
       <c r="B694" t="s">
-        <v>396</v>
+        <v>6</v>
       </c>
     </row>
     <row r="695" spans="1:2">
       <c r="A695" t="s">
         <v>759</v>
       </c>
       <c r="B695" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
     </row>
     <row r="696" spans="1:2">
       <c r="A696" t="s">
         <v>760</v>
       </c>
       <c r="B696" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
     </row>
     <row r="697" spans="1:2">
       <c r="A697" t="s">
         <v>761</v>
       </c>
       <c r="B697" t="s">
-        <v>4</v>
+        <v>77</v>
       </c>
     </row>
     <row r="698" spans="1:2">
       <c r="A698" t="s">
         <v>762</v>
       </c>
       <c r="B698" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
     </row>
     <row r="699" spans="1:2">
       <c r="A699" t="s">
         <v>763</v>
       </c>
       <c r="B699" t="s">
-        <v>46</v>
+        <v>357</v>
       </c>
     </row>
     <row r="700" spans="1:2">
       <c r="A700" t="s">
         <v>764</v>
       </c>
       <c r="B700" t="s">
-        <v>46</v>
+        <v>357</v>
       </c>
     </row>
     <row r="701" spans="1:2">
       <c r="A701" t="s">
         <v>765</v>
       </c>
       <c r="B701" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="702" spans="1:2">
       <c r="A702" t="s">
         <v>766</v>
       </c>
       <c r="B702" t="s">
-        <v>105</v>
+        <v>404</v>
       </c>
     </row>
     <row r="703" spans="1:2">
       <c r="A703" t="s">
         <v>767</v>
       </c>
       <c r="B703" t="s">
-        <v>105</v>
+        <v>46</v>
       </c>
     </row>
     <row r="704" spans="1:2">
       <c r="A704" t="s">
         <v>768</v>
       </c>
       <c r="B704" t="s">
-        <v>9</v>
+        <v>357</v>
       </c>
     </row>
     <row r="705" spans="1:2">
       <c r="A705" t="s">
         <v>769</v>
       </c>
       <c r="B705" t="s">
-        <v>16</v>
+        <v>4</v>
       </c>
     </row>
     <row r="706" spans="1:2">
       <c r="A706" t="s">
         <v>770</v>
       </c>
       <c r="B706" t="s">
-        <v>77</v>
+        <v>9</v>
       </c>
     </row>
     <row r="707" spans="1:2">
       <c r="A707" t="s">
         <v>771</v>
       </c>
       <c r="B707" t="s">
-        <v>105</v>
+        <v>46</v>
       </c>
     </row>
     <row r="708" spans="1:2">
       <c r="A708" t="s">
         <v>772</v>
       </c>
       <c r="B708" t="s">
-        <v>6</v>
+        <v>46</v>
       </c>
     </row>
     <row r="709" spans="1:2">
       <c r="A709" t="s">
         <v>773</v>
       </c>
       <c r="B709" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
     </row>
     <row r="710" spans="1:2">
       <c r="A710" t="s">
         <v>774</v>
       </c>
       <c r="B710" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
     </row>
     <row r="711" spans="1:2">
       <c r="A711" t="s">
         <v>775</v>
       </c>
       <c r="B711" t="s">
-        <v>396</v>
+        <v>105</v>
       </c>
     </row>
     <row r="712" spans="1:2">
       <c r="A712" t="s">
         <v>776</v>
       </c>
       <c r="B712" t="s">
-        <v>348</v>
+        <v>9</v>
       </c>
     </row>
     <row r="713" spans="1:2">
       <c r="A713" t="s">
         <v>777</v>
       </c>
       <c r="B713" t="s">
-        <v>396</v>
+        <v>16</v>
       </c>
     </row>
     <row r="714" spans="1:2">
       <c r="A714" t="s">
         <v>778</v>
       </c>
       <c r="B714" t="s">
-        <v>348</v>
+        <v>77</v>
       </c>
     </row>
     <row r="715" spans="1:2">
       <c r="A715" t="s">
         <v>779</v>
       </c>
       <c r="B715" t="s">
-        <v>18</v>
+        <v>105</v>
       </c>
     </row>
     <row r="716" spans="1:2">
       <c r="A716" t="s">
         <v>780</v>
       </c>
       <c r="B716" t="s">
-        <v>77</v>
+        <v>6</v>
       </c>
     </row>
     <row r="717" spans="1:2">
       <c r="A717" t="s">
         <v>781</v>
       </c>
       <c r="B717" t="s">
-        <v>743</v>
+        <v>34</v>
       </c>
     </row>
     <row r="718" spans="1:2">
       <c r="A718" t="s">
         <v>782</v>
       </c>
       <c r="B718" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
     </row>
     <row r="719" spans="1:2">
       <c r="A719" t="s">
         <v>783</v>
       </c>
       <c r="B719" t="s">
-        <v>6</v>
+        <v>404</v>
       </c>
     </row>
     <row r="720" spans="1:2">
       <c r="A720" t="s">
         <v>784</v>
       </c>
       <c r="B720" t="s">
-        <v>53</v>
+        <v>357</v>
       </c>
     </row>
     <row r="721" spans="1:2">
       <c r="A721" t="s">
         <v>785</v>
       </c>
       <c r="B721" t="s">
-        <v>46</v>
+        <v>404</v>
       </c>
     </row>
     <row r="722" spans="1:2">
       <c r="A722" t="s">
         <v>786</v>
       </c>
       <c r="B722" t="s">
-        <v>105</v>
+        <v>357</v>
       </c>
     </row>
     <row r="723" spans="1:2">
       <c r="A723" t="s">
         <v>787</v>
       </c>
       <c r="B723" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
     </row>
     <row r="724" spans="1:2">
       <c r="A724" t="s">
         <v>788</v>
       </c>
       <c r="B724" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
     </row>
     <row r="725" spans="1:2">
       <c r="A725" t="s">
         <v>789</v>
       </c>
       <c r="B725" t="s">
-        <v>11</v>
+        <v>751</v>
       </c>
     </row>
     <row r="726" spans="1:2">
       <c r="A726" t="s">
         <v>790</v>
       </c>
       <c r="B726" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
     </row>
     <row r="727" spans="1:2">
       <c r="A727" t="s">
         <v>791</v>
       </c>
       <c r="B727" t="s">
-        <v>197</v>
+        <v>6</v>
       </c>
     </row>
     <row r="728" spans="1:2">
       <c r="A728" t="s">
         <v>792</v>
       </c>
       <c r="B728" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
     </row>
     <row r="729" spans="1:2">
       <c r="A729" t="s">
         <v>793</v>
       </c>
       <c r="B729" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
     </row>
     <row r="730" spans="1:2">
       <c r="A730" t="s">
         <v>794</v>
       </c>
       <c r="B730" t="s">
-        <v>27</v>
+        <v>105</v>
       </c>
     </row>
     <row r="731" spans="1:2">
       <c r="A731" t="s">
         <v>795</v>
       </c>
       <c r="B731" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
     </row>
     <row r="732" spans="1:2">
       <c r="A732" t="s">
         <v>796</v>
       </c>
       <c r="B732" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="733" spans="1:2">
       <c r="A733" t="s">
         <v>797</v>
       </c>
       <c r="B733" t="s">
-        <v>205</v>
+        <v>27</v>
       </c>
     </row>
     <row r="734" spans="1:2">
       <c r="A734" t="s">
         <v>798</v>
       </c>
       <c r="B734" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
     </row>
     <row r="735" spans="1:2">
       <c r="A735" t="s">
         <v>799</v>
       </c>
       <c r="B735" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
     </row>
     <row r="736" spans="1:2">
       <c r="A736" t="s">
         <v>800</v>
       </c>
       <c r="B736" t="s">
-        <v>27</v>
+        <v>200</v>
       </c>
     </row>
     <row r="737" spans="1:2">
       <c r="A737" t="s">
         <v>801</v>
       </c>
       <c r="B737" t="s">
-        <v>323</v>
+        <v>27</v>
       </c>
     </row>
     <row r="738" spans="1:2">
       <c r="A738" t="s">
         <v>802</v>
       </c>
       <c r="B738" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="739" spans="1:2">
       <c r="A739" t="s">
         <v>803</v>
       </c>
       <c r="B739" t="s">
-        <v>804</v>
+        <v>27</v>
       </c>
     </row>
     <row r="740" spans="1:2">
       <c r="A740" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="B740" t="s">
-        <v>205</v>
+        <v>27</v>
       </c>
     </row>
     <row r="741" spans="1:2">
       <c r="A741" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="B741" t="s">
-        <v>205</v>
+        <v>27</v>
       </c>
     </row>
     <row r="742" spans="1:2">
       <c r="A742" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="B742" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="743" spans="1:2">
       <c r="A743" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="B743" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="744" spans="1:2">
       <c r="A744" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="B744" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="745" spans="1:2">
       <c r="A745" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="B745" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="746" spans="1:2">
       <c r="A746" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="B746" t="s">
-        <v>218</v>
+        <v>331</v>
       </c>
     </row>
     <row r="747" spans="1:2">
       <c r="A747" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="B747" t="s">
-        <v>218</v>
+        <v>21</v>
       </c>
     </row>
     <row r="748" spans="1:2">
       <c r="A748" t="s">
+        <v>812</v>
+      </c>
+      <c r="B748" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="749" spans="1:2">
       <c r="A749" t="s">
         <v>814</v>
       </c>
       <c r="B749" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
     </row>
     <row r="750" spans="1:2">
       <c r="A750" t="s">
         <v>815</v>
       </c>
       <c r="B750" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
     </row>
     <row r="751" spans="1:2">
       <c r="A751" t="s">
         <v>816</v>
       </c>
       <c r="B751" t="s">
-        <v>172</v>
+        <v>208</v>
       </c>
     </row>
     <row r="752" spans="1:2">
       <c r="A752" t="s">
         <v>817</v>
       </c>
       <c r="B752" t="s">
-        <v>218</v>
+        <v>175</v>
       </c>
     </row>
     <row r="753" spans="1:2">
       <c r="A753" t="s">
         <v>818</v>
       </c>
       <c r="B753" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="754" spans="1:2">
       <c r="A754" t="s">
         <v>819</v>
       </c>
       <c r="B754" t="s">
-        <v>168</v>
+        <v>21</v>
       </c>
     </row>
     <row r="755" spans="1:2">
       <c r="A755" t="s">
         <v>820</v>
       </c>
       <c r="B755" t="s">
-        <v>172</v>
+        <v>222</v>
       </c>
     </row>
     <row r="756" spans="1:2">
       <c r="A756" t="s">
         <v>821</v>
       </c>
       <c r="B756" t="s">
-        <v>332</v>
+        <v>222</v>
       </c>
     </row>
     <row r="757" spans="1:2">
       <c r="A757" t="s">
         <v>822</v>
       </c>
       <c r="B757" t="s">
-        <v>21</v>
+        <v>208</v>
       </c>
     </row>
     <row r="758" spans="1:2">
       <c r="A758" t="s">
         <v>823</v>
       </c>
       <c r="B758" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
     </row>
     <row r="759" spans="1:2">
       <c r="A759" t="s">
         <v>824</v>
       </c>
       <c r="B759" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
     </row>
     <row r="760" spans="1:2">
       <c r="A760" t="s">
         <v>825</v>
       </c>
       <c r="B760" t="s">
-        <v>122</v>
+        <v>175</v>
       </c>
     </row>
     <row r="761" spans="1:2">
       <c r="A761" t="s">
         <v>826</v>
       </c>
       <c r="B761" t="s">
-        <v>172</v>
+        <v>222</v>
       </c>
     </row>
     <row r="762" spans="1:2">
       <c r="A762" t="s">
         <v>827</v>
       </c>
       <c r="B762" t="s">
-        <v>332</v>
+        <v>21</v>
       </c>
     </row>
     <row r="763" spans="1:2">
       <c r="A763" t="s">
         <v>828</v>
       </c>
       <c r="B763" t="s">
-        <v>205</v>
+        <v>171</v>
       </c>
     </row>
     <row r="764" spans="1:2">
       <c r="A764" t="s">
         <v>829</v>
       </c>
       <c r="B764" t="s">
-        <v>259</v>
+        <v>175</v>
       </c>
     </row>
     <row r="765" spans="1:2">
       <c r="A765" t="s">
         <v>830</v>
       </c>
       <c r="B765" t="s">
-        <v>172</v>
+        <v>339</v>
       </c>
     </row>
     <row r="766" spans="1:2">
       <c r="A766" t="s">
         <v>831</v>
       </c>
       <c r="B766" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
     </row>
     <row r="767" spans="1:2">
       <c r="A767" t="s">
         <v>832</v>
       </c>
       <c r="B767" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
     </row>
     <row r="768" spans="1:2">
       <c r="A768" t="s">
         <v>833</v>
       </c>
       <c r="B768" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
     </row>
     <row r="769" spans="1:2">
       <c r="A769" t="s">
         <v>834</v>
       </c>
       <c r="B769" t="s">
-        <v>218</v>
+        <v>122</v>
       </c>
     </row>
     <row r="770" spans="1:2">
       <c r="A770" t="s">
         <v>835</v>
       </c>
       <c r="B770" t="s">
-        <v>218</v>
+        <v>175</v>
       </c>
     </row>
     <row r="771" spans="1:2">
       <c r="A771" t="s">
         <v>836</v>
       </c>
       <c r="B771" t="s">
-        <v>218</v>
+        <v>339</v>
       </c>
     </row>
     <row r="772" spans="1:2">
       <c r="A772" t="s">
         <v>837</v>
       </c>
       <c r="B772" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
     </row>
     <row r="773" spans="1:2">
       <c r="A773" t="s">
         <v>838</v>
       </c>
       <c r="B773" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
     </row>
     <row r="774" spans="1:2">
       <c r="A774" t="s">
         <v>839</v>
       </c>
       <c r="B774" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
     </row>
     <row r="775" spans="1:2">
       <c r="A775" t="s">
         <v>840</v>
       </c>
       <c r="B775" t="s">
-        <v>172</v>
+        <v>14</v>
       </c>
     </row>
     <row r="776" spans="1:2">
       <c r="A776" t="s">
         <v>841</v>
       </c>
       <c r="B776" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
     </row>
     <row r="777" spans="1:2">
       <c r="A777" t="s">
         <v>842</v>
       </c>
       <c r="B777" t="s">
-        <v>172</v>
+        <v>222</v>
       </c>
     </row>
     <row r="778" spans="1:2">
       <c r="A778" t="s">
         <v>843</v>
       </c>
       <c r="B778" t="s">
-        <v>332</v>
+        <v>222</v>
       </c>
     </row>
     <row r="779" spans="1:2">
       <c r="A779" t="s">
         <v>844</v>
       </c>
       <c r="B779" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="780" spans="1:2">
       <c r="A780" t="s">
         <v>845</v>
       </c>
       <c r="B780" t="s">
-        <v>172</v>
+        <v>222</v>
       </c>
     </row>
     <row r="781" spans="1:2">
       <c r="A781" t="s">
         <v>846</v>
       </c>
       <c r="B781" t="s">
-        <v>21</v>
+        <v>222</v>
       </c>
     </row>
     <row r="782" spans="1:2">
       <c r="A782" t="s">
         <v>847</v>
       </c>
       <c r="B782" t="s">
-        <v>323</v>
+        <v>222</v>
       </c>
     </row>
     <row r="783" spans="1:2">
       <c r="A783" t="s">
         <v>848</v>
       </c>
       <c r="B783" t="s">
-        <v>172</v>
+        <v>21</v>
       </c>
     </row>
     <row r="784" spans="1:2">
       <c r="A784" t="s">
         <v>849</v>
       </c>
       <c r="B784" t="s">
-        <v>218</v>
+        <v>175</v>
       </c>
     </row>
     <row r="785" spans="1:2">
       <c r="A785" t="s">
         <v>850</v>
       </c>
       <c r="B785" t="s">
-        <v>172</v>
+        <v>208</v>
       </c>
     </row>
     <row r="786" spans="1:2">
       <c r="A786" t="s">
         <v>851</v>
       </c>
       <c r="B786" t="s">
-        <v>259</v>
+        <v>175</v>
       </c>
     </row>
     <row r="787" spans="1:2">
       <c r="A787" t="s">
         <v>852</v>
       </c>
       <c r="B787" t="s">
-        <v>205</v>
+        <v>339</v>
       </c>
     </row>
     <row r="788" spans="1:2">
       <c r="A788" t="s">
         <v>853</v>
       </c>
       <c r="B788" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
     </row>
     <row r="789" spans="1:2">
       <c r="A789" t="s">
         <v>854</v>
       </c>
       <c r="B789" t="s">
-        <v>855</v>
+        <v>175</v>
       </c>
     </row>
     <row r="790" spans="1:2">
       <c r="A790" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="B790" t="s">
-        <v>205</v>
+        <v>21</v>
       </c>
     </row>
     <row r="791" spans="1:2">
       <c r="A791" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="B791" t="s">
-        <v>205</v>
+        <v>331</v>
       </c>
     </row>
     <row r="792" spans="1:2">
       <c r="A792" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="B792" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="793" spans="1:2">
       <c r="A793" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="B793" t="s">
-        <v>804</v>
+        <v>222</v>
       </c>
     </row>
     <row r="794" spans="1:2">
       <c r="A794" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="B794" t="s">
-        <v>861</v>
+        <v>175</v>
       </c>
     </row>
     <row r="795" spans="1:2">
       <c r="A795" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="B795" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
     </row>
     <row r="796" spans="1:2">
       <c r="A796" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="B796" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="797" spans="1:2">
       <c r="A797" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="B797" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="798" spans="1:2">
       <c r="A798" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="B798" t="s">
-        <v>855</v>
+        <v>864</v>
       </c>
     </row>
     <row r="799" spans="1:2">
       <c r="A799" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="B799" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="800" spans="1:2">
       <c r="A800" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="B800" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
     </row>
     <row r="801" spans="1:2">
       <c r="A801" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="B801" t="s">
-        <v>205</v>
+        <v>175</v>
       </c>
     </row>
     <row r="802" spans="1:2">
       <c r="A802" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="B802" t="s">
-        <v>122</v>
+        <v>813</v>
       </c>
     </row>
     <row r="803" spans="1:2">
       <c r="A803" t="s">
+        <v>869</v>
+      </c>
+      <c r="B803" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="804" spans="1:2">
       <c r="A804" t="s">
         <v>871</v>
       </c>
       <c r="B804" t="s">
-        <v>53</v>
+        <v>222</v>
       </c>
     </row>
     <row r="805" spans="1:2">
       <c r="A805" t="s">
         <v>872</v>
       </c>
       <c r="B805" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
     </row>
     <row r="806" spans="1:2">
       <c r="A806" t="s">
         <v>873</v>
       </c>
       <c r="B806" t="s">
-        <v>130</v>
+        <v>208</v>
       </c>
     </row>
     <row r="807" spans="1:2">
       <c r="A807" t="s">
         <v>874</v>
       </c>
       <c r="B807" t="s">
-        <v>34</v>
+        <v>864</v>
       </c>
     </row>
     <row r="808" spans="1:2">
       <c r="A808" t="s">
         <v>875</v>
       </c>
       <c r="B808" t="s">
-        <v>9</v>
+        <v>208</v>
       </c>
     </row>
     <row r="809" spans="1:2">
       <c r="A809" t="s">
         <v>876</v>
       </c>
       <c r="B809" t="s">
-        <v>9</v>
+        <v>222</v>
       </c>
     </row>
     <row r="810" spans="1:2">
       <c r="A810" t="s">
         <v>877</v>
       </c>
       <c r="B810" t="s">
-        <v>9</v>
+        <v>208</v>
       </c>
     </row>
     <row r="811" spans="1:2">
       <c r="A811" t="s">
         <v>878</v>
       </c>
       <c r="B811" t="s">
-        <v>53</v>
+        <v>122</v>
       </c>
     </row>
     <row r="812" spans="1:2">
       <c r="A812" t="s">
         <v>879</v>
       </c>
       <c r="B812" t="s">
-        <v>34</v>
+        <v>130</v>
       </c>
     </row>
     <row r="813" spans="1:2">
       <c r="A813" t="s">
         <v>880</v>
       </c>
       <c r="B813" t="s">
-        <v>325</v>
+        <v>53</v>
       </c>
     </row>
     <row r="814" spans="1:2">
       <c r="A814" t="s">
         <v>881</v>
       </c>
       <c r="B814" t="s">
-        <v>323</v>
+        <v>222</v>
       </c>
     </row>
     <row r="815" spans="1:2">
       <c r="A815" t="s">
         <v>882</v>
       </c>
       <c r="B815" t="s">
-        <v>146</v>
+        <v>256</v>
       </c>
     </row>
     <row r="816" spans="1:2">
       <c r="A816" t="s">
         <v>883</v>
       </c>
       <c r="B816" t="s">
-        <v>49</v>
+        <v>256</v>
       </c>
     </row>
     <row r="817" spans="1:2">
       <c r="A817" t="s">
         <v>884</v>
       </c>
       <c r="B817" t="s">
-        <v>6</v>
+        <v>256</v>
       </c>
     </row>
     <row r="818" spans="1:2">
       <c r="A818" t="s">
         <v>885</v>
       </c>
       <c r="B818" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="819" spans="1:2">
       <c r="A819" t="s">
         <v>886</v>
       </c>
       <c r="B819" t="s">
-        <v>49</v>
+        <v>130</v>
       </c>
     </row>
     <row r="820" spans="1:2">
       <c r="A820" t="s">
         <v>887</v>
       </c>
       <c r="B820" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="821" spans="1:2">
       <c r="A821" t="s">
         <v>888</v>
       </c>
       <c r="B821" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="822" spans="1:2">
       <c r="A822" t="s">
         <v>889</v>
       </c>
       <c r="B822" t="s">
-        <v>323</v>
+        <v>9</v>
       </c>
     </row>
     <row r="823" spans="1:2">
       <c r="A823" t="s">
         <v>890</v>
       </c>
       <c r="B823" t="s">
-        <v>168</v>
+        <v>9</v>
       </c>
     </row>
     <row r="824" spans="1:2">
       <c r="A824" t="s">
         <v>891</v>
       </c>
       <c r="B824" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
     </row>
     <row r="825" spans="1:2">
       <c r="A825" t="s">
         <v>892</v>
       </c>
       <c r="B825" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="826" spans="1:2">
       <c r="A826" t="s">
         <v>893</v>
       </c>
       <c r="B826" t="s">
-        <v>31</v>
+        <v>146</v>
       </c>
     </row>
     <row r="827" spans="1:2">
       <c r="A827" t="s">
         <v>894</v>
       </c>
       <c r="B827" t="s">
-        <v>34</v>
+        <v>331</v>
       </c>
     </row>
     <row r="828" spans="1:2">
       <c r="A828" t="s">
         <v>895</v>
       </c>
       <c r="B828" t="s">
-        <v>27</v>
+        <v>149</v>
       </c>
     </row>
     <row r="829" spans="1:2">
       <c r="A829" t="s">
         <v>896</v>
       </c>
       <c r="B829" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
     </row>
     <row r="830" spans="1:2">
       <c r="A830" t="s">
         <v>897</v>
       </c>
       <c r="B830" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
     </row>
     <row r="831" spans="1:2">
       <c r="A831" t="s">
         <v>898</v>
       </c>
       <c r="B831" t="s">
-        <v>105</v>
+        <v>49</v>
       </c>
     </row>
     <row r="832" spans="1:2">
       <c r="A832" t="s">
         <v>899</v>
       </c>
       <c r="B832" t="s">
-        <v>189</v>
+        <v>149</v>
       </c>
     </row>
     <row r="833" spans="1:2">
       <c r="A833" t="s">
         <v>900</v>
       </c>
       <c r="B833" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="834" spans="1:2">
       <c r="A834" t="s">
         <v>901</v>
       </c>
       <c r="B834" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="835" spans="1:2">
       <c r="A835" t="s">
         <v>902</v>
       </c>
       <c r="B835" t="s">
-        <v>323</v>
+        <v>34</v>
       </c>
     </row>
     <row r="836" spans="1:2">
       <c r="A836" t="s">
         <v>903</v>
       </c>
       <c r="B836" t="s">
-        <v>27</v>
+        <v>331</v>
       </c>
     </row>
     <row r="837" spans="1:2">
       <c r="A837" t="s">
         <v>904</v>
       </c>
       <c r="B837" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
     </row>
     <row r="838" spans="1:2">
       <c r="A838" t="s">
         <v>905</v>
       </c>
       <c r="B838" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="839" spans="1:2">
       <c r="A839" t="s">
         <v>906</v>
       </c>
       <c r="B839" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
     </row>
     <row r="840" spans="1:2">
       <c r="A840" t="s">
         <v>907</v>
       </c>
       <c r="B840" t="s">
-        <v>323</v>
+        <v>31</v>
       </c>
     </row>
     <row r="841" spans="1:2">
       <c r="A841" t="s">
         <v>908</v>
       </c>
       <c r="B841" t="s">
-        <v>323</v>
+        <v>34</v>
       </c>
     </row>
     <row r="842" spans="1:2">
       <c r="A842" t="s">
         <v>909</v>
       </c>
       <c r="B842" t="s">
-        <v>189</v>
+        <v>27</v>
       </c>
     </row>
     <row r="843" spans="1:2">
       <c r="A843" t="s">
         <v>910</v>
       </c>
       <c r="B843" t="s">
-        <v>189</v>
+        <v>27</v>
       </c>
     </row>
     <row r="844" spans="1:2">
       <c r="A844" t="s">
         <v>911</v>
       </c>
       <c r="B844" t="s">
-        <v>259</v>
+        <v>105</v>
       </c>
     </row>
     <row r="845" spans="1:2">
       <c r="A845" t="s">
         <v>912</v>
       </c>
       <c r="B845" t="s">
-        <v>168</v>
+        <v>105</v>
       </c>
     </row>
     <row r="846" spans="1:2">
       <c r="A846" t="s">
         <v>913</v>
       </c>
       <c r="B846" t="s">
-        <v>27</v>
+        <v>192</v>
       </c>
     </row>
     <row r="847" spans="1:2">
       <c r="A847" t="s">
         <v>914</v>
       </c>
       <c r="B847" t="s">
-        <v>4</v>
+        <v>55</v>
       </c>
     </row>
     <row r="848" spans="1:2">
       <c r="A848" t="s">
         <v>915</v>
       </c>
       <c r="B848" t="s">
-        <v>197</v>
+        <v>34</v>
       </c>
     </row>
     <row r="849" spans="1:2">
       <c r="A849" t="s">
         <v>916</v>
       </c>
       <c r="B849" t="s">
-        <v>197</v>
+        <v>331</v>
       </c>
     </row>
     <row r="850" spans="1:2">
       <c r="A850" t="s">
         <v>917</v>
       </c>
       <c r="B850" t="s">
-        <v>168</v>
+        <v>256</v>
       </c>
     </row>
     <row r="851" spans="1:2">
       <c r="A851" t="s">
         <v>918</v>
       </c>
       <c r="B851" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
     </row>
     <row r="852" spans="1:2">
       <c r="A852" t="s">
         <v>919</v>
       </c>
       <c r="B852" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
     </row>
     <row r="853" spans="1:2">
       <c r="A853" t="s">
         <v>920</v>
       </c>
       <c r="B853" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
     </row>
     <row r="854" spans="1:2">
       <c r="A854" t="s">
         <v>921</v>
       </c>
       <c r="B854" t="s">
-        <v>259</v>
+        <v>81</v>
       </c>
     </row>
     <row r="855" spans="1:2">
       <c r="A855" t="s">
         <v>922</v>
       </c>
       <c r="B855" t="s">
-        <v>46</v>
+        <v>331</v>
       </c>
     </row>
     <row r="856" spans="1:2">
       <c r="A856" t="s">
         <v>923</v>
       </c>
       <c r="B856" t="s">
-        <v>189</v>
+        <v>331</v>
       </c>
     </row>
     <row r="857" spans="1:2">
       <c r="A857" t="s">
         <v>924</v>
       </c>
       <c r="B857" t="s">
-        <v>27</v>
+        <v>192</v>
       </c>
     </row>
     <row r="858" spans="1:2">
       <c r="A858" t="s">
         <v>925</v>
       </c>
       <c r="B858" t="s">
-        <v>34</v>
+        <v>192</v>
       </c>
     </row>
     <row r="859" spans="1:2">
       <c r="A859" t="s">
         <v>926</v>
       </c>
       <c r="B859" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
     </row>
     <row r="860" spans="1:2">
       <c r="A860" t="s">
         <v>927</v>
       </c>
       <c r="B860" t="s">
-        <v>34</v>
+        <v>171</v>
       </c>
     </row>
     <row r="861" spans="1:2">
       <c r="A861" t="s">
         <v>928</v>
       </c>
       <c r="B861" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="862" spans="1:2">
       <c r="A862" t="s">
         <v>929</v>
       </c>
       <c r="B862" t="s">
-        <v>172</v>
+        <v>4</v>
       </c>
     </row>
     <row r="863" spans="1:2">
       <c r="A863" t="s">
         <v>930</v>
       </c>
       <c r="B863" t="s">
-        <v>146</v>
+        <v>200</v>
       </c>
     </row>
     <row r="864" spans="1:2">
       <c r="A864" t="s">
         <v>931</v>
       </c>
       <c r="B864" t="s">
-        <v>146</v>
+        <v>200</v>
       </c>
     </row>
     <row r="865" spans="1:2">
       <c r="A865" t="s">
         <v>932</v>
       </c>
       <c r="B865" t="s">
-        <v>252</v>
+        <v>171</v>
       </c>
     </row>
     <row r="866" spans="1:2">
       <c r="A866" t="s">
         <v>933</v>
       </c>
       <c r="B866" t="s">
-        <v>34</v>
+        <v>200</v>
       </c>
     </row>
     <row r="867" spans="1:2">
       <c r="A867" t="s">
         <v>934</v>
       </c>
       <c r="B867" t="s">
-        <v>27</v>
+        <v>200</v>
       </c>
     </row>
     <row r="868" spans="1:2">
       <c r="A868" t="s">
         <v>935</v>
       </c>
       <c r="B868" t="s">
-        <v>105</v>
+        <v>81</v>
       </c>
     </row>
     <row r="869" spans="1:2">
       <c r="A869" t="s">
         <v>936</v>
       </c>
       <c r="B869" t="s">
-        <v>34</v>
+        <v>266</v>
       </c>
     </row>
     <row r="870" spans="1:2">
       <c r="A870" t="s">
         <v>937</v>
       </c>
       <c r="B870" t="s">
-        <v>197</v>
+        <v>46</v>
       </c>
     </row>
     <row r="871" spans="1:2">
       <c r="A871" t="s">
         <v>938</v>
       </c>
       <c r="B871" t="s">
-        <v>323</v>
+        <v>192</v>
       </c>
     </row>
     <row r="872" spans="1:2">
       <c r="A872" t="s">
         <v>939</v>
       </c>
       <c r="B872" t="s">
-        <v>4</v>
+        <v>27</v>
       </c>
     </row>
     <row r="873" spans="1:2">
       <c r="A873" t="s">
         <v>940</v>
       </c>
       <c r="B873" t="s">
-        <v>323</v>
+        <v>34</v>
       </c>
     </row>
     <row r="874" spans="1:2">
       <c r="A874" t="s">
         <v>941</v>
       </c>
       <c r="B874" t="s">
-        <v>4</v>
+        <v>266</v>
       </c>
     </row>
     <row r="875" spans="1:2">
       <c r="A875" t="s">
         <v>942</v>
       </c>
       <c r="B875" t="s">
-        <v>403</v>
+        <v>34</v>
       </c>
     </row>
     <row r="876" spans="1:2">
       <c r="A876" t="s">
         <v>943</v>
       </c>
       <c r="B876" t="s">
-        <v>323</v>
+        <v>34</v>
       </c>
     </row>
     <row r="877" spans="1:2">
       <c r="A877" t="s">
         <v>944</v>
       </c>
       <c r="B877" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
     </row>
     <row r="878" spans="1:2">
       <c r="A878" t="s">
         <v>945</v>
       </c>
       <c r="B878" t="s">
-        <v>105</v>
+        <v>149</v>
       </c>
     </row>
     <row r="879" spans="1:2">
       <c r="A879" t="s">
         <v>946</v>
       </c>
       <c r="B879" t="s">
-        <v>4</v>
+        <v>149</v>
       </c>
     </row>
     <row r="880" spans="1:2">
       <c r="A880" t="s">
         <v>947</v>
       </c>
       <c r="B880" t="s">
-        <v>9</v>
+        <v>256</v>
       </c>
     </row>
     <row r="881" spans="1:2">
       <c r="A881" t="s">
         <v>948</v>
       </c>
       <c r="B881" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="882" spans="1:2">
       <c r="A882" t="s">
         <v>949</v>
       </c>
       <c r="B882" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
     <row r="883" spans="1:2">
       <c r="A883" t="s">
         <v>950</v>
       </c>
       <c r="B883" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
     </row>
     <row r="884" spans="1:2">
       <c r="A884" t="s">
         <v>951</v>
       </c>
       <c r="B884" t="s">
-        <v>323</v>
+        <v>34</v>
       </c>
     </row>
     <row r="885" spans="1:2">
       <c r="A885" t="s">
         <v>952</v>
       </c>
       <c r="B885" t="s">
-        <v>323</v>
+        <v>200</v>
       </c>
     </row>
     <row r="886" spans="1:2">
       <c r="A886" t="s">
         <v>953</v>
       </c>
       <c r="B886" t="s">
-        <v>197</v>
+        <v>331</v>
       </c>
     </row>
     <row r="887" spans="1:2">
       <c r="A887" t="s">
         <v>954</v>
       </c>
       <c r="B887" t="s">
-        <v>46</v>
+        <v>4</v>
       </c>
     </row>
     <row r="888" spans="1:2">
       <c r="A888" t="s">
         <v>955</v>
       </c>
       <c r="B888" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
     </row>
     <row r="889" spans="1:2">
       <c r="A889" t="s">
         <v>956</v>
       </c>
       <c r="B889" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="890" spans="1:2">
       <c r="A890" t="s">
         <v>957</v>
       </c>
       <c r="B890" t="s">
-        <v>9</v>
+        <v>411</v>
       </c>
     </row>
     <row r="891" spans="1:2">
       <c r="A891" t="s">
         <v>958</v>
       </c>
       <c r="B891" t="s">
-        <v>46</v>
+        <v>331</v>
       </c>
     </row>
     <row r="892" spans="1:2">
       <c r="A892" t="s">
         <v>959</v>
       </c>
       <c r="B892" t="s">
-        <v>46</v>
+        <v>130</v>
       </c>
     </row>
     <row r="893" spans="1:2">
       <c r="A893" t="s">
         <v>960</v>
       </c>
       <c r="B893" t="s">
-        <v>168</v>
+        <v>105</v>
       </c>
     </row>
     <row r="894" spans="1:2">
       <c r="A894" t="s">
         <v>961</v>
       </c>
       <c r="B894" t="s">
-        <v>299</v>
+        <v>4</v>
       </c>
     </row>
     <row r="895" spans="1:2">
       <c r="A895" t="s">
         <v>962</v>
       </c>
       <c r="B895" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="896" spans="1:2">
       <c r="A896" t="s">
         <v>963</v>
       </c>
       <c r="B896" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="897" spans="1:2">
       <c r="A897" t="s">
         <v>964</v>
       </c>
       <c r="B897" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="898" spans="1:2">
       <c r="A898" t="s">
         <v>965</v>
       </c>
       <c r="B898" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
     </row>
     <row r="899" spans="1:2">
       <c r="A899" t="s">
         <v>966</v>
       </c>
       <c r="B899" t="s">
-        <v>46</v>
+        <v>331</v>
       </c>
     </row>
     <row r="900" spans="1:2">
       <c r="A900" t="s">
         <v>967</v>
       </c>
       <c r="B900" t="s">
-        <v>81</v>
+        <v>331</v>
       </c>
     </row>
     <row r="901" spans="1:2">
       <c r="A901" t="s">
         <v>968</v>
       </c>
       <c r="B901" t="s">
-        <v>46</v>
+        <v>200</v>
       </c>
     </row>
     <row r="902" spans="1:2">
       <c r="A902" t="s">
         <v>969</v>
       </c>
       <c r="B902" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="903" spans="1:2">
       <c r="A903" t="s">
         <v>970</v>
       </c>
       <c r="B903" t="s">
-        <v>46</v>
+        <v>331</v>
       </c>
     </row>
     <row r="904" spans="1:2">
       <c r="A904" t="s">
         <v>971</v>
       </c>
       <c r="B904" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
     </row>
     <row r="905" spans="1:2">
       <c r="A905" t="s">
         <v>972</v>
       </c>
       <c r="B905" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
     </row>
     <row r="906" spans="1:2">
       <c r="A906" t="s">
         <v>973</v>
       </c>
       <c r="B906" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="907" spans="1:2">
       <c r="A907" t="s">
         <v>974</v>
       </c>
       <c r="B907" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
     </row>
     <row r="908" spans="1:2">
       <c r="A908" t="s">
         <v>975</v>
       </c>
       <c r="B908" t="s">
-        <v>403</v>
+        <v>171</v>
       </c>
     </row>
     <row r="909" spans="1:2">
       <c r="A909" t="s">
         <v>976</v>
       </c>
       <c r="B909" t="s">
-        <v>170</v>
+        <v>306</v>
       </c>
     </row>
     <row r="910" spans="1:2">
       <c r="A910" t="s">
         <v>977</v>
       </c>
       <c r="B910" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="911" spans="1:2">
       <c r="A911" t="s">
         <v>978</v>
       </c>
       <c r="B911" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
     </row>
     <row r="912" spans="1:2">
       <c r="A912" t="s">
         <v>979</v>
       </c>
       <c r="B912" t="s">
-        <v>189</v>
+        <v>34</v>
       </c>
     </row>
     <row r="913" spans="1:2">
       <c r="A913" t="s">
         <v>980</v>
       </c>
       <c r="B913" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
     </row>
     <row r="914" spans="1:2">
       <c r="A914" t="s">
         <v>981</v>
       </c>
       <c r="B914" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
     </row>
     <row r="915" spans="1:2">
       <c r="A915" t="s">
         <v>982</v>
       </c>
       <c r="B915" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
     </row>
     <row r="916" spans="1:2">
       <c r="A916" t="s">
         <v>983</v>
       </c>
       <c r="B916" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="917" spans="1:2">
       <c r="A917" t="s">
         <v>984</v>
       </c>
       <c r="B917" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
     </row>
     <row r="918" spans="1:2">
       <c r="A918" t="s">
         <v>985</v>
       </c>
       <c r="B918" t="s">
-        <v>6</v>
+        <v>46</v>
       </c>
     </row>
     <row r="919" spans="1:2">
       <c r="A919" t="s">
         <v>986</v>
       </c>
       <c r="B919" t="s">
-        <v>197</v>
+        <v>46</v>
       </c>
     </row>
     <row r="920" spans="1:2">
       <c r="A920" t="s">
         <v>987</v>
       </c>
       <c r="B920" t="s">
-        <v>197</v>
+        <v>46</v>
       </c>
     </row>
     <row r="921" spans="1:2">
       <c r="A921" t="s">
         <v>988</v>
       </c>
       <c r="B921" t="s">
-        <v>197</v>
+        <v>46</v>
       </c>
     </row>
     <row r="922" spans="1:2">
       <c r="A922" t="s">
         <v>989</v>
       </c>
       <c r="B922" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
     </row>
     <row r="923" spans="1:2">
       <c r="A923" t="s">
         <v>990</v>
       </c>
       <c r="B923" t="s">
-        <v>4</v>
+        <v>411</v>
       </c>
     </row>
     <row r="924" spans="1:2">
       <c r="A924" t="s">
         <v>991</v>
       </c>
       <c r="B924" t="s">
-        <v>323</v>
+        <v>173</v>
       </c>
     </row>
     <row r="925" spans="1:2">
       <c r="A925" t="s">
         <v>992</v>
       </c>
       <c r="B925" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
     </row>
     <row r="926" spans="1:2">
       <c r="A926" t="s">
         <v>993</v>
       </c>
       <c r="B926" t="s">
-        <v>9</v>
+        <v>55</v>
       </c>
     </row>
     <row r="927" spans="1:2">
       <c r="A927" t="s">
         <v>994</v>
       </c>
       <c r="B927" t="s">
-        <v>46</v>
+        <v>192</v>
       </c>
     </row>
     <row r="928" spans="1:2">
       <c r="A928" t="s">
         <v>995</v>
       </c>
       <c r="B928" t="s">
-        <v>323</v>
+        <v>18</v>
       </c>
     </row>
     <row r="929" spans="1:2">
       <c r="A929" t="s">
         <v>996</v>
       </c>
       <c r="B929" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
     </row>
     <row r="930" spans="1:2">
       <c r="A930" t="s">
         <v>997</v>
       </c>
       <c r="B930" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
     </row>
     <row r="931" spans="1:2">
       <c r="A931" t="s">
         <v>998</v>
       </c>
       <c r="B931" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="932" spans="1:2">
       <c r="A932" t="s">
         <v>999</v>
       </c>
       <c r="B932" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="933" spans="1:2">
       <c r="A933" t="s">
         <v>1000</v>
       </c>
       <c r="B933" t="s">
-        <v>49</v>
+        <v>6</v>
       </c>
     </row>
     <row r="934" spans="1:2">
       <c r="A934" t="s">
         <v>1001</v>
       </c>
       <c r="B934" t="s">
-        <v>9</v>
+        <v>200</v>
       </c>
     </row>
     <row r="935" spans="1:2">
       <c r="A935" t="s">
         <v>1002</v>
       </c>
       <c r="B935" t="s">
-        <v>6</v>
+        <v>200</v>
       </c>
     </row>
     <row r="936" spans="1:2">
       <c r="A936" t="s">
         <v>1003</v>
       </c>
       <c r="B936" t="s">
-        <v>102</v>
+        <v>200</v>
       </c>
     </row>
     <row r="937" spans="1:2">
       <c r="A937" t="s">
         <v>1004</v>
       </c>
       <c r="B937" t="s">
-        <v>396</v>
+        <v>66</v>
       </c>
     </row>
     <row r="938" spans="1:2">
       <c r="A938" t="s">
         <v>1005</v>
       </c>
       <c r="B938" t="s">
-        <v>299</v>
+        <v>4</v>
       </c>
     </row>
     <row r="939" spans="1:2">
       <c r="A939" t="s">
         <v>1006</v>
       </c>
       <c r="B939" t="s">
-        <v>1007</v>
+        <v>331</v>
       </c>
     </row>
     <row r="940" spans="1:2">
       <c r="A940" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="B940" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
     </row>
     <row r="941" spans="1:2">
       <c r="A941" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
       <c r="B941" t="s">
-        <v>120</v>
+        <v>9</v>
       </c>
     </row>
     <row r="942" spans="1:2">
       <c r="A942" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="B942" t="s">
-        <v>323</v>
+        <v>46</v>
       </c>
     </row>
     <row r="943" spans="1:2">
       <c r="A943" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="B943" t="s">
-        <v>743</v>
+        <v>331</v>
       </c>
     </row>
     <row r="944" spans="1:2">
       <c r="A944" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="B944" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
     </row>
     <row r="945" spans="1:2">
       <c r="A945" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="B945" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
     </row>
     <row r="946" spans="1:2">
       <c r="A946" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="B946" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
     </row>
     <row r="947" spans="1:2">
       <c r="A947" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
       <c r="B947" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
     </row>
     <row r="948" spans="1:2">
       <c r="A948" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="B948" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="949" spans="1:2">
       <c r="A949" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
       <c r="B949" t="s">
-        <v>323</v>
+        <v>49</v>
       </c>
     </row>
     <row r="950" spans="1:2">
       <c r="A950" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="B950" t="s">
-        <v>120</v>
+        <v>9</v>
       </c>
     </row>
     <row r="951" spans="1:2">
       <c r="A951" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="B951" t="s">
-        <v>259</v>
+        <v>6</v>
       </c>
     </row>
     <row r="952" spans="1:2">
       <c r="A952" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="B952" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
     </row>
     <row r="953" spans="1:2">
       <c r="A953" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
       <c r="B953" t="s">
-        <v>9</v>
+        <v>404</v>
       </c>
     </row>
     <row r="954" spans="1:2">
       <c r="A954" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="B954" t="s">
-        <v>27</v>
+        <v>306</v>
       </c>
     </row>
     <row r="955" spans="1:2">
       <c r="A955" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B955" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="956" spans="1:2">
       <c r="A956" t="s">
         <v>1024</v>
       </c>
       <c r="B956" t="s">
-        <v>40</v>
+        <v>4</v>
       </c>
     </row>
     <row r="957" spans="1:2">
       <c r="A957" t="s">
         <v>1025</v>
       </c>
       <c r="B957" t="s">
-        <v>55</v>
+        <v>120</v>
       </c>
     </row>
     <row r="958" spans="1:2">
       <c r="A958" t="s">
         <v>1026</v>
       </c>
       <c r="B958" t="s">
-        <v>189</v>
+        <v>331</v>
       </c>
     </row>
     <row r="959" spans="1:2">
       <c r="A959" t="s">
         <v>1027</v>
       </c>
       <c r="B959" t="s">
-        <v>81</v>
+        <v>751</v>
       </c>
     </row>
     <row r="960" spans="1:2">
       <c r="A960" t="s">
         <v>1028</v>
       </c>
       <c r="B960" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="961" spans="1:2">
       <c r="A961" t="s">
         <v>1029</v>
       </c>
       <c r="B961" t="s">
-        <v>246</v>
+        <v>9</v>
       </c>
     </row>
     <row r="962" spans="1:2">
       <c r="A962" t="s">
         <v>1030</v>
       </c>
       <c r="B962" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="963" spans="1:2">
       <c r="A963" t="s">
         <v>1031</v>
       </c>
       <c r="B963" t="s">
-        <v>27</v>
+        <v>175</v>
       </c>
     </row>
     <row r="964" spans="1:2">
       <c r="A964" t="s">
         <v>1032</v>
       </c>
       <c r="B964" t="s">
-        <v>189</v>
+        <v>14</v>
       </c>
     </row>
     <row r="965" spans="1:2">
       <c r="A965" t="s">
         <v>1033</v>
       </c>
       <c r="B965" t="s">
-        <v>34</v>
+        <v>331</v>
       </c>
     </row>
     <row r="966" spans="1:2">
       <c r="A966" t="s">
         <v>1034</v>
       </c>
       <c r="B966" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
     </row>
     <row r="967" spans="1:2">
       <c r="A967" t="s">
         <v>1035</v>
       </c>
       <c r="B967" t="s">
-        <v>146</v>
+        <v>266</v>
       </c>
     </row>
     <row r="968" spans="1:2">
       <c r="A968" t="s">
         <v>1036</v>
       </c>
       <c r="B968" t="s">
-        <v>40</v>
+        <v>92</v>
       </c>
     </row>
     <row r="969" spans="1:2">
       <c r="A969" t="s">
         <v>1037</v>
       </c>
       <c r="B969" t="s">
-        <v>163</v>
+        <v>9</v>
       </c>
     </row>
     <row r="970" spans="1:2">
       <c r="A970" t="s">
         <v>1038</v>
       </c>
       <c r="B970" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
     </row>
     <row r="971" spans="1:2">
       <c r="A971" t="s">
         <v>1039</v>
       </c>
       <c r="B971" t="s">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="972" spans="1:2">
       <c r="A972" t="s">
         <v>1040</v>
       </c>
       <c r="B972" t="s">
-        <v>168</v>
+        <v>40</v>
       </c>
     </row>
     <row r="973" spans="1:2">
       <c r="A973" t="s">
         <v>1041</v>
       </c>
       <c r="B973" t="s">
-        <v>4</v>
+        <v>55</v>
       </c>
     </row>
     <row r="974" spans="1:2">
       <c r="A974" t="s">
         <v>1042</v>
       </c>
       <c r="B974" t="s">
-        <v>81</v>
+        <v>192</v>
       </c>
     </row>
     <row r="975" spans="1:2">
       <c r="A975" t="s">
         <v>1043</v>
       </c>
       <c r="B975" t="s">
-        <v>105</v>
+        <v>81</v>
       </c>
     </row>
     <row r="976" spans="1:2">
       <c r="A976" t="s">
         <v>1044</v>
       </c>
       <c r="B976" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
     </row>
     <row r="977" spans="1:2">
       <c r="A977" t="s">
         <v>1045</v>
       </c>
       <c r="B977" t="s">
-        <v>325</v>
+        <v>251</v>
       </c>
     </row>
     <row r="978" spans="1:2">
       <c r="A978" t="s">
         <v>1046</v>
       </c>
       <c r="B978" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
     </row>
     <row r="979" spans="1:2">
       <c r="A979" t="s">
         <v>1047</v>
       </c>
       <c r="B979" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
     </row>
     <row r="980" spans="1:2">
       <c r="A980" t="s">
         <v>1048</v>
       </c>
       <c r="B980" t="s">
-        <v>9</v>
+        <v>192</v>
       </c>
     </row>
     <row r="981" spans="1:2">
       <c r="A981" t="s">
         <v>1049</v>
       </c>
       <c r="B981" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
     </row>
     <row r="982" spans="1:2">
       <c r="A982" t="s">
         <v>1050</v>
       </c>
       <c r="B982" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="983" spans="1:2">
       <c r="A983" t="s">
         <v>1051</v>
       </c>
       <c r="B983" t="s">
-        <v>6</v>
+        <v>149</v>
       </c>
     </row>
     <row r="984" spans="1:2">
       <c r="A984" t="s">
         <v>1052</v>
       </c>
       <c r="B984" t="s">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="985" spans="1:2">
       <c r="A985" t="s">
         <v>1053</v>
       </c>
       <c r="B985" t="s">
-        <v>122</v>
+        <v>166</v>
       </c>
     </row>
     <row r="986" spans="1:2">
       <c r="A986" t="s">
         <v>1054</v>
       </c>
       <c r="B986" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
     </row>
     <row r="987" spans="1:2">
       <c r="A987" t="s">
         <v>1055</v>
       </c>
       <c r="B987" t="s">
-        <v>31</v>
+        <v>120</v>
       </c>
     </row>
     <row r="988" spans="1:2">
       <c r="A988" t="s">
         <v>1056</v>
       </c>
       <c r="B988" t="s">
-        <v>116</v>
+        <v>171</v>
       </c>
     </row>
     <row r="989" spans="1:2">
       <c r="A989" t="s">
         <v>1057</v>
       </c>
       <c r="B989" t="s">
-        <v>34</v>
+        <v>4</v>
       </c>
     </row>
     <row r="990" spans="1:2">
       <c r="A990" t="s">
         <v>1058</v>
       </c>
       <c r="B990" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
     </row>
     <row r="991" spans="1:2">
       <c r="A991" t="s">
         <v>1059</v>
       </c>
       <c r="B991" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
     </row>
     <row r="992" spans="1:2">
       <c r="A992" t="s">
         <v>1060</v>
       </c>
       <c r="B992" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
     </row>
     <row r="993" spans="1:2">
       <c r="A993" t="s">
         <v>1061</v>
       </c>
       <c r="B993" t="s">
-        <v>21</v>
+        <v>146</v>
       </c>
     </row>
     <row r="994" spans="1:2">
       <c r="A994" t="s">
         <v>1062</v>
       </c>
       <c r="B994" t="s">
-        <v>4</v>
+        <v>55</v>
       </c>
     </row>
     <row r="995" spans="1:2">
       <c r="A995" t="s">
         <v>1063</v>
       </c>
       <c r="B995" t="s">
-        <v>252</v>
+        <v>81</v>
       </c>
     </row>
     <row r="996" spans="1:2">
       <c r="A996" t="s">
         <v>1064</v>
       </c>
       <c r="B996" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
     </row>
     <row r="997" spans="1:2">
       <c r="A997" t="s">
         <v>1065</v>
       </c>
       <c r="B997" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
     </row>
     <row r="998" spans="1:2">
       <c r="A998" t="s">
         <v>1066</v>
       </c>
       <c r="B998" t="s">
-        <v>205</v>
+        <v>53</v>
       </c>
     </row>
     <row r="999" spans="1:2">
       <c r="A999" t="s">
         <v>1067</v>
       </c>
       <c r="B999" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1000" spans="1:2">
       <c r="A1000" t="s">
         <v>1068</v>
       </c>
       <c r="B1000" t="s">
-        <v>325</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1001" spans="1:2">
       <c r="A1001" t="s">
         <v>1069</v>
       </c>
       <c r="B1001" t="s">
-        <v>146</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1002" spans="1:2">
       <c r="A1002" t="s">
         <v>1070</v>
       </c>
       <c r="B1002" t="s">
-        <v>205</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1003" spans="1:2">
       <c r="A1003" t="s">
         <v>1071</v>
       </c>
       <c r="B1003" t="s">
-        <v>105</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1004" spans="1:2">
       <c r="A1004" t="s">
         <v>1072</v>
       </c>
       <c r="B1004" t="s">
-        <v>160</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1005" spans="1:2">
       <c r="A1005" t="s">
         <v>1073</v>
       </c>
       <c r="B1005" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1006" spans="1:2">
       <c r="A1006" t="s">
         <v>1074</v>
       </c>
       <c r="B1006" t="s">
-        <v>4</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1007" spans="1:2">
       <c r="A1007" t="s">
         <v>1075</v>
       </c>
       <c r="B1007" t="s">
-        <v>384</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1008" spans="1:2">
       <c r="A1008" t="s">
         <v>1076</v>
       </c>
       <c r="B1008" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1009" spans="1:2">
       <c r="A1009" t="s">
         <v>1077</v>
       </c>
       <c r="B1009" t="s">
-        <v>855</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1010" spans="1:2">
       <c r="A1010" t="s">
         <v>1078</v>
       </c>
       <c r="B1010" t="s">
-        <v>743</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1011" spans="1:2">
       <c r="A1011" t="s">
         <v>1079</v>
       </c>
       <c r="B1011" t="s">
-        <v>31</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1012" spans="1:2">
       <c r="A1012" t="s">
         <v>1080</v>
       </c>
       <c r="B1012" t="s">
-        <v>105</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1013" spans="1:2">
       <c r="A1013" t="s">
         <v>1081</v>
       </c>
       <c r="B1013" t="s">
-        <v>105</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1014" spans="1:2">
       <c r="A1014" t="s">
         <v>1082</v>
       </c>
       <c r="B1014" t="s">
-        <v>146</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1015" spans="1:2">
       <c r="A1015" t="s">
         <v>1083</v>
       </c>
       <c r="B1015" t="s">
-        <v>743</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1016" spans="1:2">
       <c r="A1016" t="s">
         <v>1084</v>
       </c>
       <c r="B1016" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1017" spans="1:2">
       <c r="A1017" t="s">
         <v>1085</v>
       </c>
       <c r="B1017" t="s">
-        <v>299</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1018" spans="1:2">
       <c r="A1018" t="s">
         <v>1086</v>
       </c>
       <c r="B1018" t="s">
-        <v>323</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1019" spans="1:2">
       <c r="A1019" t="s">
         <v>1087</v>
       </c>
       <c r="B1019" t="s">
-        <v>16</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1020" spans="1:2">
       <c r="A1020" t="s">
         <v>1088</v>
       </c>
       <c r="B1020" t="s">
-        <v>21</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1021" spans="1:2">
       <c r="A1021" t="s">
         <v>1089</v>
       </c>
       <c r="B1021" t="s">
-        <v>384</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1022" spans="1:2">
       <c r="A1022" t="s">
         <v>1090</v>
       </c>
       <c r="B1022" t="s">
-        <v>105</v>
+        <v>163</v>
       </c>
     </row>
     <row r="1023" spans="1:2">
       <c r="A1023" t="s">
         <v>1091</v>
       </c>
       <c r="B1023" t="s">
-        <v>325</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1024" spans="1:2">
       <c r="A1024" t="s">
         <v>1092</v>
       </c>
       <c r="B1024" t="s">
-        <v>325</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1025" spans="1:2">
       <c r="A1025" t="s">
         <v>1093</v>
       </c>
       <c r="B1025" t="s">
-        <v>325</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1026" spans="1:2">
       <c r="A1026" t="s">
         <v>1094</v>
       </c>
       <c r="B1026" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1027" spans="1:2">
       <c r="A1027" t="s">
         <v>1095</v>
       </c>
       <c r="B1027" t="s">
-        <v>323</v>
+        <v>864</v>
       </c>
     </row>
     <row r="1028" spans="1:2">
       <c r="A1028" t="s">
         <v>1096</v>
       </c>
       <c r="B1028" t="s">
-        <v>120</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1029" spans="1:2">
       <c r="A1029" t="s">
         <v>1097</v>
       </c>
       <c r="B1029" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1030" spans="1:2">
       <c r="A1030" t="s">
         <v>1098</v>
       </c>
       <c r="B1030" t="s">
-        <v>403</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1031" spans="1:2">
       <c r="A1031" t="s">
         <v>1099</v>
       </c>
       <c r="B1031" t="s">
-        <v>16</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1032" spans="1:2">
       <c r="A1032" t="s">
         <v>1100</v>
       </c>
       <c r="B1032" t="s">
-        <v>9</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1033" spans="1:2">
       <c r="A1033" t="s">
         <v>1101</v>
       </c>
       <c r="B1033" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1034" spans="1:2">
       <c r="A1034" t="s">
         <v>1102</v>
       </c>
       <c r="B1034" t="s">
-        <v>246</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1035" spans="1:2">
       <c r="A1035" t="s">
         <v>1103</v>
       </c>
       <c r="B1035" t="s">
-        <v>105</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1036" spans="1:2">
       <c r="A1036" t="s">
         <v>1104</v>
       </c>
       <c r="B1036" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1037" spans="1:2">
       <c r="A1037" t="s">
         <v>1105</v>
       </c>
       <c r="B1037" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1038" spans="1:2">
       <c r="A1038" t="s">
         <v>1106</v>
       </c>
       <c r="B1038" t="s">
-        <v>325</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1039" spans="1:2">
       <c r="A1039" t="s">
         <v>1107</v>
       </c>
       <c r="B1039" t="s">
-        <v>323</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1040" spans="1:2">
       <c r="A1040" t="s">
         <v>1108</v>
       </c>
       <c r="B1040" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1041" spans="1:2">
       <c r="A1041" t="s">
         <v>1109</v>
       </c>
       <c r="B1041" t="s">
-        <v>4</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1042" spans="1:2">
       <c r="A1042" t="s">
         <v>1110</v>
       </c>
       <c r="B1042" t="s">
-        <v>259</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1043" spans="1:2">
       <c r="A1043" t="s">
         <v>1111</v>
       </c>
       <c r="B1043" t="s">
-        <v>40</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1044" spans="1:2">
       <c r="A1044" t="s">
         <v>1112</v>
       </c>
       <c r="B1044" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1045" spans="1:2">
       <c r="A1045" t="s">
         <v>1113</v>
       </c>
       <c r="B1045" t="s">
-        <v>16</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1046" spans="1:2">
       <c r="A1046" t="s">
         <v>1114</v>
       </c>
       <c r="B1046" t="s">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1047" spans="1:2">
       <c r="A1047" t="s">
         <v>1115</v>
       </c>
       <c r="B1047" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1048" spans="1:2">
       <c r="A1048" t="s">
         <v>1116</v>
       </c>
       <c r="B1048" t="s">
-        <v>120</v>
+        <v>411</v>
       </c>
     </row>
     <row r="1049" spans="1:2">
       <c r="A1049" t="s">
         <v>1117</v>
       </c>
       <c r="B1049" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1050" spans="1:2">
       <c r="A1050" t="s">
         <v>1118</v>
       </c>
       <c r="B1050" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1051" spans="1:2">
       <c r="A1051" t="s">
         <v>1119</v>
       </c>
       <c r="B1051" t="s">
-        <v>92</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1052" spans="1:2">
       <c r="A1052" t="s">
         <v>1120</v>
       </c>
       <c r="B1052" t="s">
-        <v>105</v>
+        <v>251</v>
       </c>
     </row>
     <row r="1053" spans="1:2">
       <c r="A1053" t="s">
         <v>1121</v>
       </c>
       <c r="B1053" t="s">
-        <v>501</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1054" spans="1:2">
       <c r="A1054" t="s">
         <v>1122</v>
       </c>
       <c r="B1054" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1055" spans="1:2">
       <c r="A1055" t="s">
         <v>1123</v>
       </c>
       <c r="B1055" t="s">
-        <v>252</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1056" spans="1:2">
       <c r="A1056" t="s">
         <v>1124</v>
       </c>
       <c r="B1056" t="s">
-        <v>120</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1057" spans="1:2">
       <c r="A1057" t="s">
         <v>1125</v>
       </c>
       <c r="B1057" t="s">
-        <v>120</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1058" spans="1:2">
       <c r="A1058" t="s">
         <v>1126</v>
       </c>
       <c r="B1058" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1059" spans="1:2">
       <c r="A1059" t="s">
         <v>1127</v>
       </c>
       <c r="B1059" t="s">
-        <v>743</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1060" spans="1:2">
       <c r="A1060" t="s">
         <v>1128</v>
       </c>
       <c r="B1060" t="s">
-        <v>168</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1061" spans="1:2">
       <c r="A1061" t="s">
         <v>1129</v>
       </c>
       <c r="B1061" t="s">
-        <v>189</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1062" spans="1:2">
       <c r="A1062" t="s">
         <v>1130</v>
       </c>
       <c r="B1062" t="s">
-        <v>743</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1063" spans="1:2">
       <c r="A1063" t="s">
         <v>1131</v>
       </c>
       <c r="B1063" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1064" spans="1:2">
       <c r="A1064" t="s">
         <v>1132</v>
       </c>
       <c r="B1064" t="s">
-        <v>14</v>
+        <v>163</v>
       </c>
     </row>
     <row r="1065" spans="1:2">
       <c r="A1065" t="s">
         <v>1133</v>
       </c>
       <c r="B1065" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1066" spans="1:2">
       <c r="A1066" t="s">
         <v>1134</v>
       </c>
       <c r="B1066" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="1067" spans="1:2">
       <c r="A1067" t="s">
         <v>1135</v>
       </c>
       <c r="B1067" t="s">
-        <v>120</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1068" spans="1:2">
       <c r="A1068" t="s">
         <v>1136</v>
       </c>
       <c r="B1068" t="s">
-        <v>40</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1069" spans="1:2">
       <c r="A1069" t="s">
         <v>1137</v>
       </c>
       <c r="B1069" t="s">
-        <v>743</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1070" spans="1:2">
       <c r="A1070" t="s">
         <v>1138</v>
       </c>
       <c r="B1070" t="s">
-        <v>189</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1071" spans="1:2">
       <c r="A1071" t="s">
         <v>1139</v>
       </c>
       <c r="B1071" t="s">
-        <v>81</v>
+        <v>509</v>
       </c>
     </row>
     <row r="1072" spans="1:2">
       <c r="A1072" t="s">
         <v>1140</v>
       </c>
       <c r="B1072" t="s">
-        <v>9</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1073" spans="1:2">
       <c r="A1073" t="s">
         <v>1141</v>
       </c>
       <c r="B1073" t="s">
-        <v>384</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1074" spans="1:2">
       <c r="A1074" t="s">
         <v>1142</v>
       </c>
       <c r="B1074" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="1075" spans="1:2">
       <c r="A1075" t="s">
         <v>1143</v>
       </c>
       <c r="B1075" t="s">
-        <v>168</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1076" spans="1:2">
       <c r="A1076" t="s">
         <v>1144</v>
       </c>
       <c r="B1076" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1077" spans="1:2">
       <c r="A1077" t="s">
         <v>1145</v>
       </c>
       <c r="B1077" t="s">
-        <v>21</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1078" spans="1:2">
       <c r="A1078" t="s">
         <v>1146</v>
       </c>
       <c r="B1078" t="s">
-        <v>9</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1079" spans="1:2">
       <c r="A1079" t="s">
         <v>1147</v>
       </c>
       <c r="B1079" t="s">
-        <v>34</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1080" spans="1:2">
       <c r="A1080" t="s">
         <v>1148</v>
       </c>
       <c r="B1080" t="s">
-        <v>9</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1081" spans="1:2">
       <c r="A1081" t="s">
         <v>1149</v>
       </c>
       <c r="B1081" t="s">
-        <v>323</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1082" spans="1:2">
       <c r="A1082" t="s">
         <v>1150</v>
       </c>
       <c r="B1082" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1083" spans="1:2">
       <c r="A1083" t="s">
         <v>1151</v>
       </c>
       <c r="B1083" t="s">
-        <v>81</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1084" spans="1:2">
       <c r="A1084" t="s">
         <v>1152</v>
       </c>
       <c r="B1084" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1085" spans="1:2">
       <c r="A1085" t="s">
         <v>1153</v>
       </c>
       <c r="B1085" t="s">
-        <v>189</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1086" spans="1:2">
       <c r="A1086" t="s">
         <v>1154</v>
       </c>
       <c r="B1086" t="s">
-        <v>130</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1087" spans="1:2">
       <c r="A1087" t="s">
         <v>1155</v>
       </c>
       <c r="B1087" t="s">
-        <v>120</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1088" spans="1:2">
       <c r="A1088" t="s">
         <v>1156</v>
       </c>
       <c r="B1088" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1089" spans="1:2">
       <c r="A1089" t="s">
         <v>1157</v>
       </c>
       <c r="B1089" t="s">
-        <v>323</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1090" spans="1:2">
       <c r="A1090" t="s">
         <v>1158</v>
       </c>
       <c r="B1090" t="s">
-        <v>211</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1091" spans="1:2">
       <c r="A1091" t="s">
         <v>1159</v>
       </c>
       <c r="B1091" t="s">
-        <v>27</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1092" spans="1:2">
       <c r="A1092" t="s">
         <v>1160</v>
       </c>
       <c r="B1092" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="1093" spans="1:2">
       <c r="A1093" t="s">
         <v>1161</v>
       </c>
       <c r="B1093" t="s">
-        <v>21</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1094" spans="1:2">
       <c r="A1094" t="s">
         <v>1162</v>
       </c>
       <c r="B1094" t="s">
-        <v>4</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1095" spans="1:2">
       <c r="A1095" t="s">
         <v>1163</v>
       </c>
       <c r="B1095" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1096" spans="1:2">
       <c r="A1096" t="s">
         <v>1164</v>
       </c>
       <c r="B1096" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1097" spans="1:2">
       <c r="A1097" t="s">
         <v>1165</v>
       </c>
       <c r="B1097" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1098" spans="1:2">
       <c r="A1098" t="s">
         <v>1166</v>
       </c>
       <c r="B1098" t="s">
-        <v>163</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1099" spans="1:2">
       <c r="A1099" t="s">
         <v>1167</v>
       </c>
       <c r="B1099" t="s">
-        <v>105</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1100" spans="1:2">
       <c r="A1100" t="s">
         <v>1168</v>
       </c>
       <c r="B1100" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1101" spans="1:2">
       <c r="A1101" t="s">
         <v>1169</v>
       </c>
       <c r="B1101" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1102" spans="1:2">
       <c r="A1102" t="s">
         <v>1170</v>
       </c>
       <c r="B1102" t="s">
-        <v>172</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1103" spans="1:2">
       <c r="A1103" t="s">
         <v>1171</v>
       </c>
       <c r="B1103" t="s">
-        <v>9</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1104" spans="1:2">
       <c r="A1104" t="s">
         <v>1172</v>
       </c>
       <c r="B1104" t="s">
-        <v>1173</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1105" spans="1:2">
       <c r="A1105" t="s">
-        <v>1174</v>
+        <v>1173</v>
       </c>
       <c r="B1105" t="s">
-        <v>4</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1106" spans="1:2">
       <c r="A1106" t="s">
-        <v>1175</v>
+        <v>1174</v>
       </c>
       <c r="B1106" t="s">
-        <v>743</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1107" spans="1:2">
       <c r="A1107" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="B1107" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1108" spans="1:2">
       <c r="A1108" t="s">
-        <v>1177</v>
+        <v>1176</v>
       </c>
       <c r="B1108" t="s">
-        <v>55</v>
+        <v>215</v>
       </c>
     </row>
     <row r="1109" spans="1:2">
       <c r="A1109" t="s">
-        <v>1178</v>
+        <v>1177</v>
       </c>
       <c r="B1109" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1110" spans="1:2">
       <c r="A1110" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="B1110" t="s">
-        <v>211</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1111" spans="1:2">
       <c r="A1111" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="B1111" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1112" spans="1:2">
       <c r="A1112" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
       <c r="B1112" t="s">
-        <v>168</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1113" spans="1:2">
       <c r="A1113" t="s">
-        <v>1182</v>
+        <v>1181</v>
       </c>
       <c r="B1113" t="s">
-        <v>205</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1114" spans="1:2">
       <c r="A1114" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="B1114" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1115" spans="1:2">
       <c r="A1115" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="B1115" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1116" spans="1:2">
       <c r="A1116" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="B1116" t="s">
-        <v>55</v>
+        <v>166</v>
       </c>
     </row>
     <row r="1117" spans="1:2">
       <c r="A1117" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="B1117" t="s">
-        <v>1007</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1118" spans="1:2">
       <c r="A1118" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="B1118" t="s">
-        <v>384</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1119" spans="1:2">
       <c r="A1119" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="B1119" t="s">
-        <v>259</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1120" spans="1:2">
       <c r="A1120" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="B1120" t="s">
-        <v>66</v>
+        <v>175</v>
       </c>
     </row>
     <row r="1121" spans="1:2">
       <c r="A1121" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="B1121" t="s">
-        <v>325</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1122" spans="1:2">
       <c r="A1122" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B1122" t="s">
         <v>1191</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="1123" spans="1:2">
       <c r="A1123" t="s">
         <v>1192</v>
       </c>
       <c r="B1123" t="s">
-        <v>122</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1124" spans="1:2">
       <c r="A1124" t="s">
         <v>1193</v>
       </c>
       <c r="B1124" t="s">
-        <v>71</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1125" spans="1:2">
       <c r="A1125" t="s">
         <v>1194</v>
       </c>
       <c r="B1125" t="s">
-        <v>11</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1126" spans="1:2">
       <c r="A1126" t="s">
         <v>1195</v>
       </c>
       <c r="B1126" t="s">
-        <v>81</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1127" spans="1:2">
       <c r="A1127" t="s">
         <v>1196</v>
       </c>
       <c r="B1127" t="s">
-        <v>1007</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1128" spans="1:2">
       <c r="A1128" t="s">
         <v>1197</v>
       </c>
       <c r="B1128" t="s">
-        <v>1007</v>
+        <v>215</v>
       </c>
     </row>
     <row r="1129" spans="1:2">
       <c r="A1129" t="s">
         <v>1198</v>
       </c>
       <c r="B1129" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1130" spans="1:2">
       <c r="A1130" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="B1130" t="s">
-        <v>31</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1131" spans="1:2">
       <c r="A1131" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B1131" t="s">
-        <v>323</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1132" spans="1:2">
       <c r="A1132" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="B1132" t="s">
-        <v>218</v>
+        <v>163</v>
       </c>
     </row>
     <row r="1133" spans="1:2">
       <c r="A1133" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B1133" t="s">
-        <v>252</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1134" spans="1:2">
       <c r="A1134" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="B1134" t="s">
-        <v>259</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1135" spans="1:2">
       <c r="A1135" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="B1135" t="s">
-        <v>49</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="1136" spans="1:2">
       <c r="A1136" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B1136" t="s">
-        <v>218</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1137" spans="1:2">
       <c r="A1137" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="B1137" t="s">
-        <v>1007</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1138" spans="1:2">
       <c r="A1138" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="B1138" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1139" spans="1:2">
       <c r="A1139" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="B1139" t="s">
-        <v>218</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1140" spans="1:2">
       <c r="A1140" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="B1140" t="s">
-        <v>71</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1141" spans="1:2">
       <c r="A1141" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="B1141" t="s">
-        <v>1210</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1142" spans="1:2">
       <c r="A1142" t="s">
         <v>1211</v>
       </c>
       <c r="B1142" t="s">
-        <v>252</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1143" spans="1:2">
       <c r="A1143" t="s">
         <v>1212</v>
       </c>
       <c r="B1143" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1144" spans="1:2">
       <c r="A1144" t="s">
         <v>1213</v>
       </c>
       <c r="B1144" t="s">
-        <v>122</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1145" spans="1:2">
       <c r="A1145" t="s">
         <v>1214</v>
       </c>
       <c r="B1145" t="s">
-        <v>4</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="1146" spans="1:2">
       <c r="A1146" t="s">
         <v>1215</v>
       </c>
       <c r="B1146" t="s">
-        <v>71</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="1147" spans="1:2">
       <c r="A1147" t="s">
         <v>1216</v>
       </c>
       <c r="B1147" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1148" spans="1:2">
       <c r="A1148" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="B1148" t="s">
-        <v>218</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1149" spans="1:2">
       <c r="A1149" t="s">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="B1149" t="s">
-        <v>71</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1150" spans="1:2">
       <c r="A1150" t="s">
-        <v>1219</v>
+        <v>1218</v>
       </c>
       <c r="B1150" t="s">
-        <v>71</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1151" spans="1:2">
       <c r="A1151" t="s">
-        <v>1220</v>
+        <v>1219</v>
       </c>
       <c r="B1151" t="s">
-        <v>804</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1152" spans="1:2">
       <c r="A1152" t="s">
-        <v>1221</v>
+        <v>1220</v>
       </c>
       <c r="B1152" t="s">
-        <v>325</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1153" spans="1:2">
       <c r="A1153" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="B1153" t="s">
-        <v>1223</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1154" spans="1:2">
       <c r="A1154" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="B1154" t="s">
-        <v>1225</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1155" spans="1:2">
       <c r="A1155" t="s">
-        <v>1226</v>
+        <v>1223</v>
       </c>
       <c r="B1155" t="s">
-        <v>172</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="1156" spans="1:2">
       <c r="A1156" t="s">
-        <v>1227</v>
+        <v>1224</v>
       </c>
       <c r="B1156" t="s">
-        <v>1225</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1157" spans="1:2">
       <c r="A1157" t="s">
-        <v>1228</v>
+        <v>1225</v>
       </c>
       <c r="B1157" t="s">
-        <v>11</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1158" spans="1:2">
       <c r="A1158" t="s">
-        <v>1229</v>
+        <v>1226</v>
       </c>
       <c r="B1158" t="s">
-        <v>11</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1159" spans="1:2">
       <c r="A1159" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
       <c r="B1159" t="s">
-        <v>189</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="1160" spans="1:2">
       <c r="A1160" t="s">
-        <v>1231</v>
+        <v>1229</v>
       </c>
       <c r="B1160" t="s">
-        <v>14</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1161" spans="1:2">
       <c r="A1161" t="s">
-        <v>1232</v>
+        <v>1230</v>
       </c>
       <c r="B1161" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1162" spans="1:2">
       <c r="A1162" t="s">
-        <v>1233</v>
+        <v>1231</v>
       </c>
       <c r="B1162" t="s">
-        <v>325</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1163" spans="1:2">
       <c r="A1163" t="s">
-        <v>1234</v>
+        <v>1232</v>
       </c>
       <c r="B1163" t="s">
-        <v>21</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1164" spans="1:2">
       <c r="A1164" t="s">
-        <v>1235</v>
+        <v>1233</v>
       </c>
       <c r="B1164" t="s">
-        <v>804</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1165" spans="1:2">
       <c r="A1165" t="s">
-        <v>1236</v>
+        <v>1234</v>
       </c>
       <c r="B1165" t="s">
-        <v>122</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1166" spans="1:2">
       <c r="A1166" t="s">
-        <v>1237</v>
+        <v>1235</v>
       </c>
       <c r="B1166" t="s">
-        <v>71</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1167" spans="1:2">
       <c r="A1167" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="B1167" t="s">
-        <v>259</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1168" spans="1:2">
       <c r="A1168" t="s">
-        <v>1239</v>
+        <v>1237</v>
       </c>
       <c r="B1168" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1169" spans="1:2">
       <c r="A1169" t="s">
-        <v>1240</v>
+        <v>1238</v>
       </c>
       <c r="B1169" t="s">
-        <v>27</v>
+        <v>813</v>
       </c>
     </row>
     <row r="1170" spans="1:2">
       <c r="A1170" t="s">
-        <v>1241</v>
+        <v>1239</v>
       </c>
       <c r="B1170" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="1171" spans="1:2">
       <c r="A1171" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="B1171" t="s">
-        <v>172</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="1172" spans="1:2">
       <c r="A1172" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B1172" t="s">
         <v>1243</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="1173" spans="1:2">
       <c r="A1173" t="s">
         <v>1244</v>
       </c>
       <c r="B1173" t="s">
-        <v>4</v>
+        <v>175</v>
       </c>
     </row>
     <row r="1174" spans="1:2">
       <c r="A1174" t="s">
         <v>1245</v>
       </c>
       <c r="B1174" t="s">
-        <v>160</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="1175" spans="1:2">
       <c r="A1175" t="s">
         <v>1246</v>
       </c>
       <c r="B1175" t="s">
-        <v>218</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1176" spans="1:2">
       <c r="A1176" t="s">
         <v>1247</v>
       </c>
       <c r="B1176" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1177" spans="1:2">
       <c r="A1177" t="s">
         <v>1248</v>
       </c>
       <c r="B1177" t="s">
-        <v>34</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1178" spans="1:2">
       <c r="A1178" t="s">
         <v>1249</v>
       </c>
       <c r="B1178" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1179" spans="1:2">
       <c r="A1179" t="s">
         <v>1250</v>
       </c>
       <c r="B1179" t="s">
-        <v>855</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1180" spans="1:2">
       <c r="A1180" t="s">
         <v>1251</v>
       </c>
       <c r="B1180" t="s">
-        <v>71</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1181" spans="1:2">
       <c r="A1181" t="s">
         <v>1252</v>
       </c>
       <c r="B1181" t="s">
-        <v>323</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1182" spans="1:2">
       <c r="A1182" t="s">
         <v>1253</v>
       </c>
       <c r="B1182" t="s">
-        <v>205</v>
+        <v>813</v>
       </c>
     </row>
     <row r="1183" spans="1:2">
       <c r="A1183" t="s">
         <v>1254</v>
       </c>
       <c r="B1183" t="s">
-        <v>1223</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1184" spans="1:2">
       <c r="A1184" t="s">
         <v>1255</v>
       </c>
       <c r="B1184" t="s">
-        <v>205</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1185" spans="1:2">
       <c r="A1185" t="s">
         <v>1256</v>
       </c>
       <c r="B1185" t="s">
-        <v>14</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1186" spans="1:2">
       <c r="A1186" t="s">
         <v>1257</v>
       </c>
       <c r="B1186" t="s">
-        <v>130</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1187" spans="1:2">
       <c r="A1187" t="s">
         <v>1258</v>
       </c>
       <c r="B1187" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1188" spans="1:2">
       <c r="A1188" t="s">
         <v>1259</v>
       </c>
       <c r="B1188" t="s">
-        <v>14</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1189" spans="1:2">
       <c r="A1189" t="s">
         <v>1260</v>
       </c>
       <c r="B1189" t="s">
-        <v>146</v>
+        <v>175</v>
       </c>
     </row>
     <row r="1190" spans="1:2">
       <c r="A1190" t="s">
         <v>1261</v>
       </c>
       <c r="B1190" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1191" spans="1:2">
       <c r="A1191" t="s">
         <v>1262</v>
       </c>
       <c r="B1191" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1192" spans="1:2">
       <c r="A1192" t="s">
         <v>1263</v>
       </c>
       <c r="B1192" t="s">
-        <v>21</v>
+        <v>163</v>
       </c>
     </row>
     <row r="1193" spans="1:2">
       <c r="A1193" t="s">
         <v>1264</v>
       </c>
       <c r="B1193" t="s">
-        <v>252</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1194" spans="1:2">
       <c r="A1194" t="s">
         <v>1265</v>
       </c>
       <c r="B1194" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1195" spans="1:2">
       <c r="A1195" t="s">
         <v>1266</v>
       </c>
       <c r="B1195" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="1196" spans="1:2">
       <c r="A1196" t="s">
         <v>1267</v>
       </c>
       <c r="B1196" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1197" spans="1:2">
       <c r="A1197" t="s">
         <v>1268</v>
       </c>
       <c r="B1197" t="s">
-        <v>1223</v>
+        <v>864</v>
       </c>
     </row>
     <row r="1198" spans="1:2">
       <c r="A1198" t="s">
         <v>1269</v>
       </c>
       <c r="B1198" t="s">
-        <v>252</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1199" spans="1:2">
       <c r="A1199" t="s">
         <v>1270</v>
       </c>
       <c r="B1199" t="s">
-        <v>218</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1200" spans="1:2">
       <c r="A1200" t="s">
         <v>1271</v>
       </c>
       <c r="B1200" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1201" spans="1:2">
       <c r="A1201" t="s">
         <v>1272</v>
       </c>
       <c r="B1201" t="s">
-        <v>205</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1202" spans="1:2">
       <c r="A1202" t="s">
         <v>1273</v>
       </c>
       <c r="B1202" t="s">
-        <v>11</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="1203" spans="1:2">
       <c r="A1203" t="s">
         <v>1274</v>
       </c>
       <c r="B1203" t="s">
-        <v>259</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1204" spans="1:2">
       <c r="A1204" t="s">
         <v>1275</v>
       </c>
       <c r="B1204" t="s">
-        <v>259</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1205" spans="1:2">
       <c r="A1205" t="s">
         <v>1276</v>
       </c>
       <c r="B1205" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1206" spans="1:2">
       <c r="A1206" t="s">
         <v>1277</v>
       </c>
       <c r="B1206" t="s">
-        <v>77</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1207" spans="1:2">
       <c r="A1207" t="s">
         <v>1278</v>
       </c>
       <c r="B1207" t="s">
-        <v>323</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1208" spans="1:2">
       <c r="A1208" t="s">
         <v>1279</v>
       </c>
       <c r="B1208" t="s">
-        <v>205</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1209" spans="1:2">
       <c r="A1209" t="s">
         <v>1280</v>
       </c>
       <c r="B1209" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1210" spans="1:2">
       <c r="A1210" t="s">
         <v>1281</v>
       </c>
       <c r="B1210" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1211" spans="1:2">
       <c r="A1211" t="s">
         <v>1282</v>
       </c>
       <c r="B1211" t="s">
-        <v>197</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1212" spans="1:2">
       <c r="A1212" t="s">
         <v>1283</v>
       </c>
       <c r="B1212" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1213" spans="1:2">
       <c r="A1213" t="s">
         <v>1284</v>
       </c>
       <c r="B1213" t="s">
-        <v>160</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1214" spans="1:2">
       <c r="A1214" t="s">
         <v>1285</v>
       </c>
       <c r="B1214" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1215" spans="1:2">
       <c r="A1215" t="s">
         <v>1286</v>
       </c>
       <c r="B1215" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1216" spans="1:2">
       <c r="A1216" t="s">
         <v>1287</v>
       </c>
       <c r="B1216" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1217" spans="1:2">
       <c r="A1217" t="s">
         <v>1288</v>
       </c>
       <c r="B1217" t="s">
-        <v>31</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="1218" spans="1:2">
       <c r="A1218" t="s">
         <v>1289</v>
       </c>
       <c r="B1218" t="s">
-        <v>218</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1219" spans="1:2">
       <c r="A1219" t="s">
         <v>1290</v>
       </c>
       <c r="B1219" t="s">
-        <v>27</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1220" spans="1:2">
       <c r="A1220" t="s">
         <v>1291</v>
       </c>
       <c r="B1220" t="s">
-        <v>325</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1221" spans="1:2">
       <c r="A1221" t="s">
         <v>1292</v>
       </c>
       <c r="B1221" t="s">
-        <v>27</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1222" spans="1:2">
       <c r="A1222" t="s">
         <v>1293</v>
       </c>
       <c r="B1222" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1223" spans="1:2">
       <c r="A1223" t="s">
         <v>1294</v>
       </c>
       <c r="B1223" t="s">
-        <v>120</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1224" spans="1:2">
       <c r="A1224" t="s">
         <v>1295</v>
       </c>
       <c r="B1224" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1225" spans="1:2">
       <c r="A1225" t="s">
         <v>1296</v>
       </c>
       <c r="B1225" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1226" spans="1:2">
       <c r="A1226" t="s">
         <v>1297</v>
       </c>
       <c r="B1226" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1227" spans="1:2">
       <c r="A1227" t="s">
         <v>1298</v>
       </c>
       <c r="B1227" t="s">
-        <v>21</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1228" spans="1:2">
       <c r="A1228" t="s">
         <v>1299</v>
       </c>
       <c r="B1228" t="s">
-        <v>259</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1229" spans="1:2">
       <c r="A1229" t="s">
         <v>1300</v>
       </c>
       <c r="B1229" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1230" spans="1:2">
       <c r="A1230" t="s">
         <v>1301</v>
       </c>
       <c r="B1230" t="s">
-        <v>189</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1231" spans="1:2">
       <c r="A1231" t="s">
         <v>1302</v>
       </c>
       <c r="B1231" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1232" spans="1:2">
       <c r="A1232" t="s">
         <v>1303</v>
       </c>
       <c r="B1232" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1233" spans="1:2">
       <c r="A1233" t="s">
         <v>1304</v>
       </c>
       <c r="B1233" t="s">
-        <v>205</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1234" spans="1:2">
       <c r="A1234" t="s">
         <v>1305</v>
       </c>
       <c r="B1234" t="s">
-        <v>16</v>
+        <v>163</v>
       </c>
     </row>
     <row r="1235" spans="1:2">
       <c r="A1235" t="s">
         <v>1306</v>
       </c>
       <c r="B1235" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1236" spans="1:2">
       <c r="A1236" t="s">
         <v>1307</v>
       </c>
       <c r="B1236" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1237" spans="1:2">
       <c r="A1237" t="s">
         <v>1308</v>
       </c>
       <c r="B1237" t="s">
-        <v>396</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1238" spans="1:2">
       <c r="A1238" t="s">
         <v>1309</v>
       </c>
       <c r="B1238" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1239" spans="1:2">
       <c r="A1239" t="s">
         <v>1310</v>
       </c>
       <c r="B1239" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1240" spans="1:2">
       <c r="A1240" t="s">
         <v>1311</v>
       </c>
       <c r="B1240" t="s">
-        <v>218</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1241" spans="1:2">
       <c r="A1241" t="s">
         <v>1312</v>
       </c>
       <c r="B1241" t="s">
-        <v>160</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1242" spans="1:2">
       <c r="A1242" t="s">
         <v>1313</v>
       </c>
       <c r="B1242" t="s">
-        <v>218</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1243" spans="1:2">
       <c r="A1243" t="s">
         <v>1314</v>
       </c>
       <c r="B1243" t="s">
-        <v>11</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1244" spans="1:2">
       <c r="A1244" t="s">
         <v>1315</v>
       </c>
       <c r="B1244" t="s">
-        <v>325</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1245" spans="1:2">
       <c r="A1245" t="s">
         <v>1316</v>
       </c>
       <c r="B1245" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1246" spans="1:2">
       <c r="A1246" t="s">
         <v>1317</v>
       </c>
       <c r="B1246" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1247" spans="1:2">
       <c r="A1247" t="s">
         <v>1318</v>
       </c>
       <c r="B1247" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1248" spans="1:2">
       <c r="A1248" t="s">
         <v>1319</v>
       </c>
       <c r="B1248" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1249" spans="1:2">
       <c r="A1249" t="s">
         <v>1320</v>
       </c>
       <c r="B1249" t="s">
-        <v>46</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1250" spans="1:2">
       <c r="A1250" t="s">
         <v>1321</v>
       </c>
       <c r="B1250" t="s">
-        <v>168</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1251" spans="1:2">
       <c r="A1251" t="s">
         <v>1322</v>
       </c>
       <c r="B1251" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1252" spans="1:2">
       <c r="A1252" t="s">
         <v>1323</v>
       </c>
       <c r="B1252" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1253" spans="1:2">
       <c r="A1253" t="s">
         <v>1324</v>
       </c>
       <c r="B1253" t="s">
-        <v>27</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1254" spans="1:2">
       <c r="A1254" t="s">
         <v>1325</v>
       </c>
       <c r="B1254" t="s">
-        <v>323</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1255" spans="1:2">
       <c r="A1255" t="s">
         <v>1326</v>
       </c>
       <c r="B1255" t="s">
-        <v>71</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1256" spans="1:2">
       <c r="A1256" t="s">
         <v>1327</v>
       </c>
       <c r="B1256" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1257" spans="1:2">
       <c r="A1257" t="s">
         <v>1328</v>
       </c>
       <c r="B1257" t="s">
-        <v>55</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1258" spans="1:2">
       <c r="A1258" t="s">
         <v>1329</v>
       </c>
       <c r="B1258" t="s">
-        <v>71</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1259" spans="1:2">
       <c r="A1259" t="s">
         <v>1330</v>
       </c>
       <c r="B1259" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1260" spans="1:2">
       <c r="A1260" t="s">
         <v>1331</v>
       </c>
       <c r="B1260" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1261" spans="1:2">
       <c r="A1261" t="s">
         <v>1332</v>
       </c>
       <c r="B1261" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1262" spans="1:2">
       <c r="A1262" t="s">
         <v>1333</v>
       </c>
       <c r="B1262" t="s">
-        <v>71</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1263" spans="1:2">
       <c r="A1263" t="s">
         <v>1334</v>
       </c>
       <c r="B1263" t="s">
-        <v>861</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1264" spans="1:2">
       <c r="A1264" t="s">
         <v>1335</v>
       </c>
       <c r="B1264" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1265" spans="1:2">
       <c r="A1265" t="s">
         <v>1336</v>
       </c>
       <c r="B1265" t="s">
-        <v>11</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1266" spans="1:2">
       <c r="A1266" t="s">
         <v>1337</v>
       </c>
       <c r="B1266" t="s">
-        <v>130</v>
+        <v>163</v>
       </c>
     </row>
     <row r="1267" spans="1:2">
       <c r="A1267" t="s">
         <v>1338</v>
       </c>
       <c r="B1267" t="s">
-        <v>71</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1268" spans="1:2">
       <c r="A1268" t="s">
         <v>1339</v>
       </c>
       <c r="B1268" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1269" spans="1:2">
       <c r="A1269" t="s">
         <v>1340</v>
       </c>
       <c r="B1269" t="s">
-        <v>325</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1270" spans="1:2">
       <c r="A1270" t="s">
         <v>1341</v>
       </c>
       <c r="B1270" t="s">
-        <v>384</v>
+        <v>18</v>
       </c>
     </row>
     <row r="1271" spans="1:2">
       <c r="A1271" t="s">
         <v>1342</v>
       </c>
       <c r="B1271" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1272" spans="1:2">
       <c r="A1272" t="s">
         <v>1343</v>
       </c>
       <c r="B1272" t="s">
-        <v>130</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1273" spans="1:2">
       <c r="A1273" t="s">
         <v>1344</v>
       </c>
       <c r="B1273" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1274" spans="1:2">
       <c r="A1274" t="s">
         <v>1345</v>
       </c>
       <c r="B1274" t="s">
-        <v>189</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1275" spans="1:2">
       <c r="A1275" t="s">
         <v>1346</v>
       </c>
       <c r="B1275" t="s">
-        <v>4</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1276" spans="1:2">
       <c r="A1276" t="s">
         <v>1347</v>
       </c>
       <c r="B1276" t="s">
-        <v>197</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1277" spans="1:2">
       <c r="A1277" t="s">
         <v>1348</v>
       </c>
       <c r="B1277" t="s">
-        <v>49</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1278" spans="1:2">
       <c r="A1278" t="s">
         <v>1349</v>
       </c>
       <c r="B1278" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1279" spans="1:2">
       <c r="A1279" t="s">
         <v>1350</v>
       </c>
       <c r="B1279" t="s">
-        <v>34</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1280" spans="1:2">
       <c r="A1280" t="s">
         <v>1351</v>
       </c>
       <c r="B1280" t="s">
-        <v>120</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1281" spans="1:2">
       <c r="A1281" t="s">
         <v>1352</v>
       </c>
       <c r="B1281" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1282" spans="1:2">
       <c r="A1282" t="s">
         <v>1353</v>
       </c>
       <c r="B1282" t="s">
-        <v>116</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1283" spans="1:2">
       <c r="A1283" t="s">
         <v>1354</v>
       </c>
       <c r="B1283" t="s">
-        <v>252</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1284" spans="1:2">
       <c r="A1284" t="s">
         <v>1355</v>
       </c>
       <c r="B1284" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1285" spans="1:2">
       <c r="A1285" t="s">
         <v>1356</v>
       </c>
       <c r="B1285" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1286" spans="1:2">
       <c r="A1286" t="s">
         <v>1357</v>
       </c>
       <c r="B1286" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1287" spans="1:2">
       <c r="A1287" t="s">
         <v>1358</v>
       </c>
       <c r="B1287" t="s">
-        <v>218</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1288" spans="1:2">
       <c r="A1288" t="s">
         <v>1359</v>
       </c>
       <c r="B1288" t="s">
-        <v>197</v>
+        <v>870</v>
       </c>
     </row>
     <row r="1289" spans="1:2">
       <c r="A1289" t="s">
         <v>1360</v>
       </c>
       <c r="B1289" t="s">
-        <v>9</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1290" spans="1:2">
       <c r="A1290" t="s">
         <v>1361</v>
       </c>
       <c r="B1290" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1291" spans="1:2">
       <c r="A1291" t="s">
         <v>1362</v>
       </c>
       <c r="B1291" t="s">
-        <v>21</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1292" spans="1:2">
       <c r="A1292" t="s">
         <v>1363</v>
       </c>
       <c r="B1292" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1293" spans="1:2">
       <c r="A1293" t="s">
         <v>1364</v>
       </c>
       <c r="B1293" t="s">
-        <v>299</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1294" spans="1:2">
       <c r="A1294" t="s">
         <v>1365</v>
       </c>
       <c r="B1294" t="s">
-        <v>102</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1295" spans="1:2">
       <c r="A1295" t="s">
         <v>1366</v>
       </c>
       <c r="B1295" t="s">
-        <v>4</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1296" spans="1:2">
       <c r="A1296" t="s">
         <v>1367</v>
       </c>
       <c r="B1296" t="s">
-        <v>146</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1297" spans="1:2">
       <c r="A1297" t="s">
         <v>1368</v>
       </c>
       <c r="B1297" t="s">
-        <v>102</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1298" spans="1:2">
       <c r="A1298" t="s">
         <v>1369</v>
       </c>
       <c r="B1298" t="s">
-        <v>81</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1299" spans="1:2">
       <c r="A1299" t="s">
         <v>1370</v>
       </c>
       <c r="B1299" t="s">
-        <v>16</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1300" spans="1:2">
       <c r="A1300" t="s">
         <v>1371</v>
       </c>
       <c r="B1300" t="s">
-        <v>743</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1301" spans="1:2">
       <c r="A1301" t="s">
         <v>1372</v>
       </c>
       <c r="B1301" t="s">
-        <v>743</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1302" spans="1:2">
       <c r="A1302" t="s">
         <v>1373</v>
       </c>
       <c r="B1302" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1303" spans="1:2">
       <c r="A1303" t="s">
         <v>1374</v>
       </c>
       <c r="B1303" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1304" spans="1:2">
       <c r="A1304" t="s">
         <v>1375</v>
       </c>
       <c r="B1304" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1305" spans="1:2">
       <c r="A1305" t="s">
         <v>1376</v>
       </c>
       <c r="B1305" t="s">
-        <v>146</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1306" spans="1:2">
       <c r="A1306" t="s">
         <v>1377</v>
       </c>
       <c r="B1306" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1307" spans="1:2">
       <c r="A1307" t="s">
         <v>1378</v>
       </c>
       <c r="B1307" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1308" spans="1:2">
       <c r="A1308" t="s">
         <v>1379</v>
       </c>
       <c r="B1308" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1309" spans="1:2">
       <c r="A1309" t="s">
         <v>1380</v>
       </c>
       <c r="B1309" t="s">
-        <v>252</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1310" spans="1:2">
       <c r="A1310" t="s">
         <v>1381</v>
       </c>
       <c r="B1310" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1311" spans="1:2">
       <c r="A1311" t="s">
         <v>1382</v>
       </c>
       <c r="B1311" t="s">
-        <v>130</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1312" spans="1:2">
       <c r="A1312" t="s">
         <v>1383</v>
       </c>
       <c r="B1312" t="s">
-        <v>66</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1313" spans="1:2">
       <c r="A1313" t="s">
         <v>1384</v>
       </c>
       <c r="B1313" t="s">
-        <v>403</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1314" spans="1:2">
       <c r="A1314" t="s">
         <v>1385</v>
       </c>
       <c r="B1314" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1315" spans="1:2">
       <c r="A1315" t="s">
         <v>1386</v>
       </c>
       <c r="B1315" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1316" spans="1:2">
       <c r="A1316" t="s">
         <v>1387</v>
       </c>
       <c r="B1316" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1317" spans="1:2">
       <c r="A1317" t="s">
         <v>1388</v>
       </c>
       <c r="B1317" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1318" spans="1:2">
       <c r="A1318" t="s">
         <v>1389</v>
       </c>
       <c r="B1318" t="s">
-        <v>4</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1319" spans="1:2">
       <c r="A1319" t="s">
         <v>1390</v>
       </c>
       <c r="B1319" t="s">
-        <v>31</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1320" spans="1:2">
       <c r="A1320" t="s">
         <v>1391</v>
       </c>
       <c r="B1320" t="s">
-        <v>197</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1321" spans="1:2">
       <c r="A1321" t="s">
         <v>1392</v>
       </c>
       <c r="B1321" t="s">
-        <v>4</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1322" spans="1:2">
       <c r="A1322" t="s">
         <v>1393</v>
       </c>
       <c r="B1322" t="s">
-        <v>384</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1323" spans="1:2">
       <c r="A1323" t="s">
         <v>1394</v>
       </c>
       <c r="B1323" t="s">
-        <v>403</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1324" spans="1:2">
       <c r="A1324" t="s">
         <v>1395</v>
       </c>
       <c r="B1324" t="s">
-        <v>384</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1325" spans="1:2">
       <c r="A1325" t="s">
         <v>1396</v>
       </c>
       <c r="B1325" t="s">
-        <v>21</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1326" spans="1:2">
       <c r="A1326" t="s">
         <v>1397</v>
       </c>
       <c r="B1326" t="s">
-        <v>259</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1327" spans="1:2">
       <c r="A1327" t="s">
         <v>1398</v>
       </c>
       <c r="B1327" t="s">
-        <v>146</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1328" spans="1:2">
       <c r="A1328" t="s">
         <v>1399</v>
       </c>
       <c r="B1328" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1329" spans="1:2">
       <c r="A1329" t="s">
         <v>1400</v>
       </c>
       <c r="B1329" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
     </row>
     <row r="1330" spans="1:2">
       <c r="A1330" t="s">
         <v>1401</v>
       </c>
       <c r="B1330" t="s">
-        <v>396</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1331" spans="1:2">
       <c r="A1331" t="s">
         <v>1402</v>
       </c>
       <c r="B1331" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1332" spans="1:2">
       <c r="A1332" t="s">
         <v>1403</v>
       </c>
       <c r="B1332" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1333" spans="1:2">
       <c r="A1333" t="s">
         <v>1404</v>
       </c>
       <c r="B1333" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1334" spans="1:2">
       <c r="A1334" t="s">
         <v>1405</v>
       </c>
       <c r="B1334" t="s">
-        <v>168</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1335" spans="1:2">
       <c r="A1335" t="s">
         <v>1406</v>
       </c>
       <c r="B1335" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1336" spans="1:2">
       <c r="A1336" t="s">
         <v>1407</v>
       </c>
       <c r="B1336" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1337" spans="1:2">
       <c r="A1337" t="s">
         <v>1408</v>
       </c>
       <c r="B1337" t="s">
-        <v>299</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1338" spans="1:2">
       <c r="A1338" t="s">
         <v>1409</v>
       </c>
       <c r="B1338" t="s">
-        <v>16</v>
+        <v>411</v>
       </c>
     </row>
     <row r="1339" spans="1:2">
       <c r="A1339" t="s">
         <v>1410</v>
       </c>
       <c r="B1339" t="s">
-        <v>197</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1340" spans="1:2">
       <c r="A1340" t="s">
         <v>1411</v>
       </c>
       <c r="B1340" t="s">
-        <v>325</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1341" spans="1:2">
       <c r="A1341" t="s">
         <v>1412</v>
       </c>
       <c r="B1341" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1342" spans="1:2">
       <c r="A1342" t="s">
         <v>1413</v>
       </c>
       <c r="B1342" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1343" spans="1:2">
       <c r="A1343" t="s">
         <v>1414</v>
       </c>
       <c r="B1343" t="s">
-        <v>384</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1344" spans="1:2">
       <c r="A1344" t="s">
         <v>1415</v>
       </c>
       <c r="B1344" t="s">
-        <v>299</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1345" spans="1:2">
       <c r="A1345" t="s">
         <v>1416</v>
       </c>
       <c r="B1345" t="s">
-        <v>27</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1346" spans="1:2">
       <c r="A1346" t="s">
         <v>1417</v>
       </c>
       <c r="B1346" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="1347" spans="1:2">
       <c r="A1347" t="s">
         <v>1418</v>
       </c>
       <c r="B1347" t="s">
-        <v>16</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1348" spans="1:2">
       <c r="A1348" t="s">
         <v>1419</v>
       </c>
       <c r="B1348" t="s">
-        <v>14</v>
+        <v>411</v>
       </c>
     </row>
     <row r="1349" spans="1:2">
       <c r="A1349" t="s">
         <v>1420</v>
       </c>
       <c r="B1349" t="s">
-        <v>71</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1350" spans="1:2">
       <c r="A1350" t="s">
         <v>1421</v>
       </c>
       <c r="B1350" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1351" spans="1:2">
       <c r="A1351" t="s">
         <v>1422</v>
       </c>
       <c r="B1351" t="s">
-        <v>105</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1352" spans="1:2">
       <c r="A1352" t="s">
         <v>1423</v>
       </c>
       <c r="B1352" t="s">
-        <v>323</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1353" spans="1:2">
       <c r="A1353" t="s">
         <v>1424</v>
       </c>
       <c r="B1353" t="s">
-        <v>299</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1354" spans="1:2">
       <c r="A1354" t="s">
         <v>1425</v>
       </c>
       <c r="B1354" t="s">
-        <v>384</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1355" spans="1:2">
       <c r="A1355" t="s">
         <v>1426</v>
       </c>
       <c r="B1355" t="s">
-        <v>11</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1356" spans="1:2">
       <c r="A1356" t="s">
         <v>1427</v>
       </c>
       <c r="B1356" t="s">
-        <v>325</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1357" spans="1:2">
       <c r="A1357" t="s">
         <v>1428</v>
       </c>
       <c r="B1357" t="s">
-        <v>105</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1358" spans="1:2">
       <c r="A1358" t="s">
         <v>1429</v>
       </c>
       <c r="B1358" t="s">
-        <v>403</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1359" spans="1:2">
       <c r="A1359" t="s">
         <v>1430</v>
       </c>
       <c r="B1359" t="s">
-        <v>323</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1360" spans="1:2">
       <c r="A1360" t="s">
         <v>1431</v>
       </c>
       <c r="B1360" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1361" spans="1:2">
       <c r="A1361" t="s">
         <v>1432</v>
       </c>
       <c r="B1361" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1362" spans="1:2">
       <c r="A1362" t="s">
         <v>1433</v>
       </c>
       <c r="B1362" t="s">
-        <v>4</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1363" spans="1:2">
       <c r="A1363" t="s">
         <v>1434</v>
       </c>
       <c r="B1363" t="s">
-        <v>299</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1364" spans="1:2">
       <c r="A1364" t="s">
         <v>1435</v>
       </c>
       <c r="B1364" t="s">
-        <v>396</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1365" spans="1:2">
       <c r="A1365" t="s">
         <v>1436</v>
       </c>
       <c r="B1365" t="s">
-        <v>21</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1366" spans="1:2">
       <c r="A1366" t="s">
         <v>1437</v>
       </c>
       <c r="B1366" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1367" spans="1:2">
       <c r="A1367" t="s">
         <v>1438</v>
       </c>
       <c r="B1367" t="s">
-        <v>66</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1368" spans="1:2">
       <c r="A1368" t="s">
         <v>1439</v>
       </c>
       <c r="B1368" t="s">
-        <v>66</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1369" spans="1:2">
       <c r="A1369" t="s">
         <v>1440</v>
       </c>
       <c r="B1369" t="s">
-        <v>66</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1370" spans="1:2">
       <c r="A1370" t="s">
         <v>1441</v>
       </c>
       <c r="B1370" t="s">
-        <v>323</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1371" spans="1:2">
       <c r="A1371" t="s">
         <v>1442</v>
       </c>
       <c r="B1371" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1372" spans="1:2">
       <c r="A1372" t="s">
         <v>1443</v>
       </c>
       <c r="B1372" t="s">
-        <v>160</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1373" spans="1:2">
       <c r="A1373" t="s">
         <v>1444</v>
       </c>
       <c r="B1373" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1374" spans="1:2">
       <c r="A1374" t="s">
         <v>1445</v>
       </c>
       <c r="B1374" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1375" spans="1:2">
       <c r="A1375" t="s">
         <v>1446</v>
       </c>
       <c r="B1375" t="s">
-        <v>122</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1376" spans="1:2">
       <c r="A1376" t="s">
         <v>1447</v>
       </c>
       <c r="B1376" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1377" spans="1:2">
       <c r="A1377" t="s">
         <v>1448</v>
       </c>
       <c r="B1377" t="s">
-        <v>323</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1378" spans="1:2">
       <c r="A1378" t="s">
         <v>1449</v>
       </c>
       <c r="B1378" t="s">
-        <v>205</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1379" spans="1:2">
       <c r="A1379" t="s">
         <v>1450</v>
       </c>
       <c r="B1379" t="s">
-        <v>55</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1380" spans="1:2">
       <c r="A1380" t="s">
         <v>1451</v>
       </c>
       <c r="B1380" t="s">
-        <v>81</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1381" spans="1:2">
       <c r="A1381" t="s">
         <v>1452</v>
       </c>
       <c r="B1381" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1382" spans="1:2">
       <c r="A1382" t="s">
         <v>1453</v>
       </c>
       <c r="B1382" t="s">
-        <v>168</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1383" spans="1:2">
       <c r="A1383" t="s">
         <v>1454</v>
       </c>
       <c r="B1383" t="s">
-        <v>146</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1384" spans="1:2">
       <c r="A1384" t="s">
         <v>1455</v>
       </c>
       <c r="B1384" t="s">
-        <v>55</v>
+        <v>411</v>
       </c>
     </row>
     <row r="1385" spans="1:2">
       <c r="A1385" t="s">
         <v>1456</v>
       </c>
       <c r="B1385" t="s">
-        <v>21</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1386" spans="1:2">
       <c r="A1386" t="s">
         <v>1457</v>
       </c>
       <c r="B1386" t="s">
-        <v>325</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1387" spans="1:2">
       <c r="A1387" t="s">
         <v>1458</v>
       </c>
       <c r="B1387" t="s">
-        <v>323</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1388" spans="1:2">
       <c r="A1388" t="s">
         <v>1459</v>
       </c>
       <c r="B1388" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1389" spans="1:2">
       <c r="A1389" t="s">
         <v>1460</v>
       </c>
       <c r="B1389" t="s">
-        <v>252</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1390" spans="1:2">
       <c r="A1390" t="s">
         <v>1461</v>
       </c>
       <c r="B1390" t="s">
-        <v>130</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1391" spans="1:2">
       <c r="A1391" t="s">
         <v>1462</v>
       </c>
       <c r="B1391" t="s">
-        <v>246</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1392" spans="1:2">
       <c r="A1392" t="s">
         <v>1463</v>
       </c>
       <c r="B1392" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1393" spans="1:2">
       <c r="A1393" t="s">
         <v>1464</v>
       </c>
       <c r="B1393" t="s">
-        <v>172</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1394" spans="1:2">
       <c r="A1394" t="s">
         <v>1465</v>
       </c>
       <c r="B1394" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1395" spans="1:2">
       <c r="A1395" t="s">
         <v>1466</v>
       </c>
       <c r="B1395" t="s">
-        <v>743</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1396" spans="1:2">
       <c r="A1396" t="s">
         <v>1467</v>
       </c>
       <c r="B1396" t="s">
-        <v>120</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1397" spans="1:2">
       <c r="A1397" t="s">
         <v>1468</v>
       </c>
       <c r="B1397" t="s">
-        <v>116</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1398" spans="1:2">
       <c r="A1398" t="s">
         <v>1469</v>
       </c>
       <c r="B1398" t="s">
-        <v>105</v>
+        <v>163</v>
       </c>
     </row>
     <row r="1399" spans="1:2">
       <c r="A1399" t="s">
         <v>1470</v>
       </c>
       <c r="B1399" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1400" spans="1:2">
       <c r="A1400" t="s">
         <v>1471</v>
       </c>
       <c r="B1400" t="s">
-        <v>66</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1401" spans="1:2">
       <c r="A1401" t="s">
         <v>1472</v>
       </c>
       <c r="B1401" t="s">
-        <v>566</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1402" spans="1:2">
       <c r="A1402" t="s">
         <v>1473</v>
       </c>
       <c r="B1402" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1403" spans="1:2">
       <c r="A1403" t="s">
         <v>1474</v>
       </c>
       <c r="B1403" t="s">
-        <v>122</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1404" spans="1:2">
       <c r="A1404" t="s">
         <v>1475</v>
       </c>
       <c r="B1404" t="s">
-        <v>299</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1405" spans="1:2">
       <c r="A1405" t="s">
         <v>1476</v>
       </c>
       <c r="B1405" t="s">
-        <v>130</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1406" spans="1:2">
       <c r="A1406" t="s">
         <v>1477</v>
       </c>
       <c r="B1406" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1407" spans="1:2">
       <c r="A1407" t="s">
         <v>1478</v>
       </c>
       <c r="B1407" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1408" spans="1:2">
       <c r="A1408" t="s">
         <v>1479</v>
       </c>
       <c r="B1408" t="s">
-        <v>566</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1409" spans="1:2">
       <c r="A1409" t="s">
         <v>1480</v>
       </c>
       <c r="B1409" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1410" spans="1:2">
       <c r="A1410" t="s">
         <v>1481</v>
       </c>
       <c r="B1410" t="s">
-        <v>4</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1411" spans="1:2">
       <c r="A1411" t="s">
         <v>1482</v>
       </c>
       <c r="B1411" t="s">
-        <v>259</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1412" spans="1:2">
       <c r="A1412" t="s">
         <v>1483</v>
       </c>
       <c r="B1412" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1413" spans="1:2">
       <c r="A1413" t="s">
         <v>1484</v>
       </c>
       <c r="B1413" t="s">
-        <v>42</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1414" spans="1:2">
       <c r="A1414" t="s">
         <v>1485</v>
       </c>
       <c r="B1414" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="1415" spans="1:2">
       <c r="A1415" t="s">
         <v>1486</v>
       </c>
       <c r="B1415" t="s">
-        <v>66</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1416" spans="1:2">
       <c r="A1416" t="s">
         <v>1487</v>
       </c>
       <c r="B1416" t="s">
-        <v>77</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1417" spans="1:2">
       <c r="A1417" t="s">
         <v>1488</v>
       </c>
       <c r="B1417" t="s">
-        <v>187</v>
+        <v>251</v>
       </c>
     </row>
     <row r="1418" spans="1:2">
       <c r="A1418" t="s">
         <v>1489</v>
       </c>
       <c r="B1418" t="s">
-        <v>66</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1419" spans="1:2">
       <c r="A1419" t="s">
         <v>1490</v>
       </c>
       <c r="B1419" t="s">
-        <v>66</v>
+        <v>175</v>
       </c>
     </row>
     <row r="1420" spans="1:2">
       <c r="A1420" t="s">
         <v>1491</v>
       </c>
       <c r="B1420" t="s">
-        <v>1223</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1421" spans="1:2">
       <c r="A1421" t="s">
         <v>1492</v>
       </c>
       <c r="B1421" t="s">
-        <v>146</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1422" spans="1:2">
       <c r="A1422" t="s">
         <v>1493</v>
       </c>
       <c r="B1422" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1423" spans="1:2">
       <c r="A1423" t="s">
         <v>1494</v>
       </c>
       <c r="B1423" t="s">
-        <v>566</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1424" spans="1:2">
       <c r="A1424" t="s">
         <v>1495</v>
       </c>
       <c r="B1424" t="s">
-        <v>205</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1425" spans="1:2">
       <c r="A1425" t="s">
         <v>1496</v>
       </c>
       <c r="B1425" t="s">
-        <v>197</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1426" spans="1:2">
       <c r="A1426" t="s">
         <v>1497</v>
       </c>
       <c r="B1426" t="s">
-        <v>1223</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1427" spans="1:2">
       <c r="A1427" t="s">
         <v>1498</v>
       </c>
       <c r="B1427" t="s">
-        <v>66</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1428" spans="1:2">
       <c r="A1428" t="s">
         <v>1499</v>
       </c>
       <c r="B1428" t="s">
-        <v>66</v>
+        <v>163</v>
       </c>
     </row>
     <row r="1429" spans="1:2">
       <c r="A1429" t="s">
         <v>1500</v>
       </c>
       <c r="B1429" t="s">
-        <v>46</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1430" spans="1:2">
       <c r="A1430" t="s">
         <v>1501</v>
       </c>
       <c r="B1430" t="s">
-        <v>14</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1431" spans="1:2">
       <c r="A1431" t="s">
         <v>1502</v>
       </c>
       <c r="B1431" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1432" spans="1:2">
       <c r="A1432" t="s">
         <v>1503</v>
       </c>
       <c r="B1432" t="s">
-        <v>1173</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1433" spans="1:2">
       <c r="A1433" t="s">
         <v>1504</v>
       </c>
       <c r="B1433" t="s">
-        <v>34</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1434" spans="1:2">
       <c r="A1434" t="s">
         <v>1505</v>
       </c>
       <c r="B1434" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1435" spans="1:2">
       <c r="A1435" t="s">
         <v>1506</v>
       </c>
       <c r="B1435" t="s">
-        <v>205</v>
+        <v>175</v>
       </c>
     </row>
     <row r="1436" spans="1:2">
       <c r="A1436" t="s">
         <v>1507</v>
       </c>
       <c r="B1436" t="s">
-        <v>384</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1437" spans="1:2">
       <c r="A1437" t="s">
         <v>1508</v>
       </c>
       <c r="B1437" t="s">
-        <v>31</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1438" spans="1:2">
       <c r="A1438" t="s">
         <v>1509</v>
       </c>
       <c r="B1438" t="s">
-        <v>6</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1439" spans="1:2">
       <c r="A1439" t="s">
         <v>1510</v>
       </c>
       <c r="B1439" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1440" spans="1:2">
       <c r="A1440" t="s">
         <v>1511</v>
       </c>
       <c r="B1440" t="s">
-        <v>566</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1441" spans="1:2">
       <c r="A1441" t="s">
         <v>1512</v>
       </c>
       <c r="B1441" t="s">
-        <v>855</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1442" spans="1:2">
       <c r="A1442" t="s">
         <v>1513</v>
       </c>
       <c r="B1442" t="s">
-        <v>566</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1443" spans="1:2">
       <c r="A1443" t="s">
         <v>1514</v>
       </c>
       <c r="B1443" t="s">
-        <v>323</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1444" spans="1:2">
       <c r="A1444" t="s">
         <v>1515</v>
       </c>
       <c r="B1444" t="s">
-        <v>384</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1445" spans="1:2">
       <c r="A1445" t="s">
         <v>1516</v>
       </c>
       <c r="B1445" t="s">
-        <v>116</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1446" spans="1:2">
       <c r="A1446" t="s">
         <v>1517</v>
       </c>
       <c r="B1446" t="s">
-        <v>130</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="1447" spans="1:2">
       <c r="A1447" t="s">
         <v>1518</v>
       </c>
       <c r="B1447" t="s">
-        <v>81</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1448" spans="1:2">
       <c r="A1448" t="s">
         <v>1519</v>
       </c>
       <c r="B1448" t="s">
-        <v>163</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1449" spans="1:2">
       <c r="A1449" t="s">
         <v>1520</v>
       </c>
       <c r="B1449" t="s">
-        <v>205</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1450" spans="1:2">
       <c r="A1450" t="s">
         <v>1521</v>
       </c>
       <c r="B1450" t="s">
-        <v>53</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1451" spans="1:2">
       <c r="A1451" t="s">
         <v>1522</v>
       </c>
       <c r="B1451" t="s">
-        <v>163</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1452" spans="1:2">
       <c r="A1452" t="s">
         <v>1523</v>
       </c>
       <c r="B1452" t="s">
-        <v>11</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="1453" spans="1:2">
       <c r="A1453" t="s">
         <v>1524</v>
       </c>
       <c r="B1453" t="s">
-        <v>323</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1454" spans="1:2">
       <c r="A1454" t="s">
         <v>1525</v>
       </c>
       <c r="B1454" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1455" spans="1:2">
       <c r="A1455" t="s">
         <v>1526</v>
       </c>
       <c r="B1455" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1456" spans="1:2">
       <c r="A1456" t="s">
         <v>1527</v>
       </c>
       <c r="B1456" t="s">
-        <v>1223</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1457" spans="1:2">
       <c r="A1457" t="s">
         <v>1528</v>
       </c>
       <c r="B1457" t="s">
-        <v>501</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1458" spans="1:2">
       <c r="A1458" t="s">
         <v>1529</v>
       </c>
       <c r="B1458" t="s">
-        <v>66</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="1459" spans="1:2">
       <c r="A1459" t="s">
         <v>1530</v>
       </c>
       <c r="B1459" t="s">
-        <v>855</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1460" spans="1:2">
       <c r="A1460" t="s">
         <v>1531</v>
       </c>
       <c r="B1460" t="s">
-        <v>246</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1461" spans="1:2">
       <c r="A1461" t="s">
         <v>1532</v>
       </c>
       <c r="B1461" t="s">
-        <v>31</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1462" spans="1:2">
       <c r="A1462" t="s">
         <v>1533</v>
       </c>
       <c r="B1462" t="s">
-        <v>163</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1463" spans="1:2">
       <c r="A1463" t="s">
         <v>1534</v>
       </c>
       <c r="B1463" t="s">
-        <v>163</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1464" spans="1:2">
       <c r="A1464" t="s">
         <v>1535</v>
       </c>
       <c r="B1464" t="s">
-        <v>120</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1465" spans="1:2">
       <c r="A1465" t="s">
         <v>1536</v>
       </c>
       <c r="B1465" t="s">
-        <v>259</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1466" spans="1:2">
       <c r="A1466" t="s">
         <v>1537</v>
       </c>
       <c r="B1466" t="s">
-        <v>66</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1467" spans="1:2">
       <c r="A1467" t="s">
         <v>1538</v>
       </c>
       <c r="B1467" t="s">
-        <v>396</v>
+        <v>864</v>
       </c>
     </row>
     <row r="1468" spans="1:2">
       <c r="A1468" t="s">
         <v>1539</v>
       </c>
       <c r="B1468" t="s">
-        <v>1223</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1469" spans="1:2">
       <c r="A1469" t="s">
         <v>1540</v>
       </c>
       <c r="B1469" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1470" spans="1:2">
       <c r="A1470" t="s">
         <v>1541</v>
       </c>
       <c r="B1470" t="s">
-        <v>9</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1471" spans="1:2">
       <c r="A1471" t="s">
         <v>1542</v>
       </c>
       <c r="B1471" t="s">
-        <v>855</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1472" spans="1:2">
       <c r="A1472" t="s">
         <v>1543</v>
       </c>
       <c r="B1472" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1473" spans="1:2">
       <c r="A1473" t="s">
         <v>1544</v>
       </c>
       <c r="B1473" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1474" spans="1:2">
       <c r="A1474" t="s">
         <v>1545</v>
       </c>
       <c r="B1474" t="s">
-        <v>130</v>
+        <v>166</v>
       </c>
     </row>
     <row r="1475" spans="1:2">
       <c r="A1475" t="s">
         <v>1546</v>
       </c>
       <c r="B1475" t="s">
-        <v>348</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1476" spans="1:2">
       <c r="A1476" t="s">
         <v>1547</v>
       </c>
       <c r="B1476" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
     </row>
     <row r="1477" spans="1:2">
       <c r="A1477" t="s">
         <v>1548</v>
       </c>
       <c r="B1477" t="s">
-        <v>246</v>
+        <v>166</v>
       </c>
     </row>
     <row r="1478" spans="1:2">
       <c r="A1478" t="s">
         <v>1549</v>
       </c>
       <c r="B1478" t="s">
-        <v>211</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1479" spans="1:2">
       <c r="A1479" t="s">
         <v>1550</v>
       </c>
       <c r="B1479" t="s">
-        <v>122</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1480" spans="1:2">
       <c r="A1480" t="s">
         <v>1551</v>
       </c>
       <c r="B1480" t="s">
-        <v>861</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1481" spans="1:2">
       <c r="A1481" t="s">
         <v>1552</v>
       </c>
       <c r="B1481" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1482" spans="1:2">
       <c r="A1482" t="s">
         <v>1553</v>
       </c>
       <c r="B1482" t="s">
-        <v>566</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="1483" spans="1:2">
       <c r="A1483" t="s">
         <v>1554</v>
       </c>
       <c r="B1483" t="s">
-        <v>566</v>
+        <v>509</v>
       </c>
     </row>
     <row r="1484" spans="1:2">
       <c r="A1484" t="s">
         <v>1555</v>
       </c>
       <c r="B1484" t="s">
-        <v>348</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1485" spans="1:2">
       <c r="A1485" t="s">
         <v>1556</v>
       </c>
       <c r="B1485" t="s">
-        <v>566</v>
+        <v>864</v>
       </c>
     </row>
     <row r="1486" spans="1:2">
       <c r="A1486" t="s">
         <v>1557</v>
       </c>
       <c r="B1486" t="s">
-        <v>403</v>
+        <v>251</v>
       </c>
     </row>
     <row r="1487" spans="1:2">
       <c r="A1487" t="s">
         <v>1558</v>
       </c>
       <c r="B1487" t="s">
-        <v>4</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1488" spans="1:2">
       <c r="A1488" t="s">
         <v>1559</v>
       </c>
       <c r="B1488" t="s">
-        <v>116</v>
+        <v>166</v>
       </c>
     </row>
     <row r="1489" spans="1:2">
       <c r="A1489" t="s">
         <v>1560</v>
       </c>
       <c r="B1489" t="s">
-        <v>130</v>
+        <v>166</v>
       </c>
     </row>
     <row r="1490" spans="1:2">
       <c r="A1490" t="s">
         <v>1561</v>
       </c>
       <c r="B1490" t="s">
-        <v>53</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1491" spans="1:2">
       <c r="A1491" t="s">
         <v>1562</v>
       </c>
       <c r="B1491" t="s">
-        <v>566</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1492" spans="1:2">
       <c r="A1492" t="s">
         <v>1563</v>
       </c>
       <c r="B1492" t="s">
-        <v>187</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1493" spans="1:2">
       <c r="A1493" t="s">
         <v>1564</v>
       </c>
       <c r="B1493" t="s">
-        <v>197</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1494" spans="1:2">
       <c r="A1494" t="s">
         <v>1565</v>
       </c>
       <c r="B1494" t="s">
-        <v>66</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="1495" spans="1:2">
       <c r="A1495" t="s">
         <v>1566</v>
       </c>
       <c r="B1495" t="s">
-        <v>218</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1496" spans="1:2">
       <c r="A1496" t="s">
         <v>1567</v>
       </c>
       <c r="B1496" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1497" spans="1:2">
       <c r="A1497" t="s">
         <v>1568</v>
       </c>
       <c r="B1497" t="s">
-        <v>325</v>
+        <v>864</v>
       </c>
     </row>
     <row r="1498" spans="1:2">
       <c r="A1498" t="s">
         <v>1569</v>
       </c>
       <c r="B1498" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1499" spans="1:2">
       <c r="A1499" t="s">
         <v>1570</v>
       </c>
       <c r="B1499" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1500" spans="1:2">
       <c r="A1500" t="s">
         <v>1571</v>
       </c>
       <c r="B1500" t="s">
-        <v>325</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1501" spans="1:2">
       <c r="A1501" t="s">
         <v>1572</v>
       </c>
       <c r="B1501" t="s">
-        <v>205</v>
+        <v>357</v>
       </c>
     </row>
     <row r="1502" spans="1:2">
       <c r="A1502" t="s">
         <v>1573</v>
       </c>
       <c r="B1502" t="s">
-        <v>187</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1503" spans="1:2">
       <c r="A1503" t="s">
         <v>1574</v>
       </c>
       <c r="B1503" t="s">
-        <v>146</v>
+        <v>251</v>
       </c>
     </row>
     <row r="1504" spans="1:2">
       <c r="A1504" t="s">
         <v>1575</v>
       </c>
       <c r="B1504" t="s">
-        <v>14</v>
+        <v>215</v>
       </c>
     </row>
     <row r="1505" spans="1:2">
       <c r="A1505" t="s">
         <v>1576</v>
       </c>
       <c r="B1505" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1506" spans="1:2">
       <c r="A1506" t="s">
         <v>1577</v>
       </c>
       <c r="B1506" t="s">
-        <v>66</v>
+        <v>870</v>
       </c>
     </row>
     <row r="1507" spans="1:2">
       <c r="A1507" t="s">
         <v>1578</v>
       </c>
       <c r="B1507" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1508" spans="1:2">
       <c r="A1508" t="s">
         <v>1579</v>
       </c>
       <c r="B1508" t="s">
-        <v>116</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1509" spans="1:2">
       <c r="A1509" t="s">
         <v>1580</v>
       </c>
       <c r="B1509" t="s">
-        <v>116</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1510" spans="1:2">
       <c r="A1510" t="s">
         <v>1581</v>
       </c>
       <c r="B1510" t="s">
-        <v>116</v>
+        <v>357</v>
       </c>
     </row>
     <row r="1511" spans="1:2">
       <c r="A1511" t="s">
         <v>1582</v>
       </c>
       <c r="B1511" t="s">
-        <v>252</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1512" spans="1:2">
       <c r="A1512" t="s">
         <v>1583</v>
       </c>
       <c r="B1512" t="s">
-        <v>116</v>
+        <v>411</v>
       </c>
     </row>
     <row r="1513" spans="1:2">
       <c r="A1513" t="s">
         <v>1584</v>
       </c>
       <c r="B1513" t="s">
-        <v>116</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1514" spans="1:2">
       <c r="A1514" t="s">
         <v>1585</v>
       </c>
       <c r="B1514" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="1515" spans="1:2">
       <c r="A1515" t="s">
         <v>1586</v>
       </c>
       <c r="B1515" t="s">
-        <v>743</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1516" spans="1:2">
       <c r="A1516" t="s">
         <v>1587</v>
       </c>
       <c r="B1516" t="s">
-        <v>105</v>
+        <v>53</v>
       </c>
     </row>
     <row r="1517" spans="1:2">
       <c r="A1517" t="s">
         <v>1588</v>
       </c>
       <c r="B1517" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1518" spans="1:2">
       <c r="A1518" t="s">
         <v>1589</v>
       </c>
       <c r="B1518" t="s">
-        <v>31</v>
+        <v>574</v>
       </c>
     </row>
     <row r="1519" spans="1:2">
       <c r="A1519" t="s">
         <v>1590</v>
       </c>
       <c r="B1519" t="s">
-        <v>31</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1520" spans="1:2">
       <c r="A1520" t="s">
         <v>1591</v>
       </c>
       <c r="B1520" t="s">
-        <v>348</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1521" spans="1:2">
       <c r="A1521" t="s">
         <v>1592</v>
       </c>
       <c r="B1521" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1522" spans="1:2">
       <c r="A1522" t="s">
         <v>1593</v>
       </c>
       <c r="B1522" t="s">
-        <v>1173</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1523" spans="1:2">
       <c r="A1523" t="s">
         <v>1594</v>
       </c>
       <c r="B1523" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1524" spans="1:2">
       <c r="A1524" t="s">
         <v>1595</v>
       </c>
       <c r="B1524" t="s">
-        <v>197</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1525" spans="1:2">
       <c r="A1525" t="s">
         <v>1596</v>
       </c>
       <c r="B1525" t="s">
-        <v>172</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1526" spans="1:2">
       <c r="A1526" t="s">
         <v>1597</v>
       </c>
       <c r="B1526" t="s">
-        <v>299</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1527" spans="1:2">
       <c r="A1527" t="s">
         <v>1598</v>
       </c>
       <c r="B1527" t="s">
-        <v>384</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1528" spans="1:2">
       <c r="A1528" t="s">
         <v>1599</v>
       </c>
       <c r="B1528" t="s">
-        <v>120</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1529" spans="1:2">
       <c r="A1529" t="s">
         <v>1600</v>
       </c>
       <c r="B1529" t="s">
-        <v>66</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1530" spans="1:2">
       <c r="A1530" t="s">
         <v>1601</v>
       </c>
       <c r="B1530" t="s">
-        <v>16</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1531" spans="1:2">
       <c r="A1531" t="s">
         <v>1602</v>
       </c>
       <c r="B1531" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1532" spans="1:2">
       <c r="A1532" t="s">
         <v>1603</v>
       </c>
       <c r="B1532" t="s">
-        <v>1225</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1533" spans="1:2">
       <c r="A1533" t="s">
         <v>1604</v>
       </c>
       <c r="B1533" t="s">
-        <v>259</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1534" spans="1:2">
       <c r="A1534" t="s">
         <v>1605</v>
       </c>
       <c r="B1534" t="s">
-        <v>325</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1535" spans="1:2">
       <c r="A1535" t="s">
         <v>1606</v>
       </c>
       <c r="B1535" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1536" spans="1:2">
       <c r="A1536" t="s">
         <v>1607</v>
       </c>
       <c r="B1536" t="s">
-        <v>205</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1537" spans="1:2">
       <c r="A1537" t="s">
         <v>1608</v>
       </c>
       <c r="B1537" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1538" spans="1:2">
       <c r="A1538" t="s">
         <v>1609</v>
       </c>
       <c r="B1538" t="s">
-        <v>66</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1539" spans="1:2">
       <c r="A1539" t="s">
         <v>1610</v>
       </c>
       <c r="B1539" t="s">
-        <v>170</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1540" spans="1:2">
       <c r="A1540" t="s">
         <v>1611</v>
       </c>
       <c r="B1540" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1541" spans="1:2">
       <c r="A1541" t="s">
         <v>1612</v>
       </c>
       <c r="B1541" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1542" spans="1:2">
       <c r="A1542" t="s">
         <v>1613</v>
       </c>
       <c r="B1542" t="s">
-        <v>66</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1543" spans="1:2">
       <c r="A1543" t="s">
         <v>1614</v>
       </c>
       <c r="B1543" t="s">
-        <v>501</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1544" spans="1:2">
       <c r="A1544" t="s">
         <v>1615</v>
       </c>
       <c r="B1544" t="s">
-        <v>299</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1545" spans="1:2">
       <c r="A1545" t="s">
         <v>1616</v>
       </c>
       <c r="B1545" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1546" spans="1:2">
       <c r="A1546" t="s">
         <v>1617</v>
       </c>
       <c r="B1546" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1547" spans="1:2">
       <c r="A1547" t="s">
         <v>1618</v>
       </c>
       <c r="B1547" t="s">
-        <v>49</v>
+        <v>357</v>
       </c>
     </row>
     <row r="1548" spans="1:2">
       <c r="A1548" t="s">
         <v>1619</v>
       </c>
       <c r="B1548" t="s">
-        <v>299</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1549" spans="1:2">
       <c r="A1549" t="s">
         <v>1620</v>
       </c>
       <c r="B1549" t="s">
-        <v>325</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="1550" spans="1:2">
       <c r="A1550" t="s">
         <v>1621</v>
       </c>
       <c r="B1550" t="s">
-        <v>9</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1551" spans="1:2">
       <c r="A1551" t="s">
         <v>1622</v>
       </c>
       <c r="B1551" t="s">
-        <v>116</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1552" spans="1:2">
       <c r="A1552" t="s">
         <v>1623</v>
       </c>
       <c r="B1552" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
     </row>
     <row r="1553" spans="1:2">
       <c r="A1553" t="s">
         <v>1624</v>
       </c>
       <c r="B1553" t="s">
-        <v>34</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1554" spans="1:2">
       <c r="A1554" t="s">
         <v>1625</v>
       </c>
       <c r="B1554" t="s">
-        <v>18</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1555" spans="1:2">
       <c r="A1555" t="s">
         <v>1626</v>
       </c>
       <c r="B1555" t="s">
-        <v>299</v>
+        <v>53</v>
       </c>
     </row>
     <row r="1556" spans="1:2">
       <c r="A1556" t="s">
         <v>1627</v>
       </c>
       <c r="B1556" t="s">
-        <v>743</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1557" spans="1:2">
       <c r="A1557" t="s">
         <v>1628</v>
       </c>
       <c r="B1557" t="s">
-        <v>130</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1558" spans="1:2">
       <c r="A1558" t="s">
         <v>1629</v>
       </c>
       <c r="B1558" t="s">
-        <v>1223</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1559" spans="1:2">
       <c r="A1559" t="s">
         <v>1630</v>
       </c>
       <c r="B1559" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1560" spans="1:2">
       <c r="A1560" t="s">
         <v>1631</v>
       </c>
       <c r="B1560" t="s">
-        <v>1173</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="1561" spans="1:2">
       <c r="A1561" t="s">
         <v>1632</v>
       </c>
       <c r="B1561" t="s">
-        <v>299</v>
+        <v>266</v>
       </c>
     </row>
     <row r="1562" spans="1:2">
       <c r="A1562" t="s">
         <v>1633</v>
       </c>
       <c r="B1562" t="s">
-        <v>34</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1563" spans="1:2">
       <c r="A1563" t="s">
         <v>1634</v>
       </c>
       <c r="B1563" t="s">
-        <v>4</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1564" spans="1:2">
       <c r="A1564" t="s">
         <v>1635</v>
       </c>
       <c r="B1564" t="s">
-        <v>34</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1565" spans="1:2">
       <c r="A1565" t="s">
         <v>1636</v>
       </c>
       <c r="B1565" t="s">
-        <v>325</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1566" spans="1:2">
       <c r="A1566" t="s">
         <v>1637</v>
       </c>
       <c r="B1566" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1567" spans="1:2">
       <c r="A1567" t="s">
         <v>1638</v>
       </c>
       <c r="B1567" t="s">
-        <v>16</v>
+        <v>173</v>
       </c>
     </row>
     <row r="1568" spans="1:2">
       <c r="A1568" t="s">
         <v>1639</v>
       </c>
       <c r="B1568" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1569" spans="1:2">
       <c r="A1569" t="s">
         <v>1640</v>
       </c>
       <c r="B1569" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1570" spans="1:2">
       <c r="A1570" t="s">
         <v>1641</v>
       </c>
       <c r="B1570" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1571" spans="1:2">
       <c r="A1571" t="s">
         <v>1642</v>
       </c>
       <c r="B1571" t="s">
-        <v>34</v>
+        <v>509</v>
       </c>
     </row>
     <row r="1572" spans="1:2">
       <c r="A1572" t="s">
         <v>1643</v>
       </c>
       <c r="B1572" t="s">
-        <v>46</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1573" spans="1:2">
       <c r="A1573" t="s">
         <v>1644</v>
       </c>
       <c r="B1573" t="s">
-        <v>252</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1574" spans="1:2">
       <c r="A1574" t="s">
         <v>1645</v>
       </c>
       <c r="B1574" t="s">
-        <v>323</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1575" spans="1:2">
       <c r="A1575" t="s">
         <v>1646</v>
       </c>
       <c r="B1575" t="s">
-        <v>403</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1576" spans="1:2">
       <c r="A1576" t="s">
         <v>1647</v>
       </c>
       <c r="B1576" t="s">
-        <v>743</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1577" spans="1:2">
       <c r="A1577" t="s">
         <v>1648</v>
       </c>
       <c r="B1577" t="s">
-        <v>34</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1578" spans="1:2">
       <c r="A1578" t="s">
         <v>1649</v>
       </c>
       <c r="B1578" t="s">
-        <v>396</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1579" spans="1:2">
       <c r="A1579" t="s">
         <v>1650</v>
       </c>
       <c r="B1579" t="s">
-        <v>252</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1580" spans="1:2">
       <c r="A1580" t="s">
         <v>1651</v>
       </c>
       <c r="B1580" t="s">
-        <v>252</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1581" spans="1:2">
       <c r="A1581" t="s">
         <v>1652</v>
       </c>
       <c r="B1581" t="s">
-        <v>197</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1582" spans="1:2">
       <c r="A1582" t="s">
         <v>1653</v>
       </c>
       <c r="B1582" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="1583" spans="1:2">
       <c r="A1583" t="s">
         <v>1654</v>
       </c>
       <c r="B1583" t="s">
-        <v>46</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1584" spans="1:2">
       <c r="A1584" t="s">
         <v>1655</v>
       </c>
       <c r="B1584" t="s">
-        <v>323</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1585" spans="1:2">
       <c r="A1585" t="s">
         <v>1656</v>
       </c>
       <c r="B1585" t="s">
-        <v>102</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1586" spans="1:2">
       <c r="A1586" t="s">
         <v>1657</v>
       </c>
       <c r="B1586" t="s">
-        <v>252</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="1587" spans="1:2">
       <c r="A1587" t="s">
         <v>1658</v>
       </c>
       <c r="B1587" t="s">
-        <v>396</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1588" spans="1:2">
       <c r="A1588" t="s">
         <v>1659</v>
       </c>
       <c r="B1588" t="s">
-        <v>325</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="1589" spans="1:2">
       <c r="A1589" t="s">
         <v>1660</v>
       </c>
       <c r="B1589" t="s">
-        <v>252</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1590" spans="1:2">
       <c r="A1590" t="s">
         <v>1661</v>
       </c>
       <c r="B1590" t="s">
-        <v>325</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1591" spans="1:2">
       <c r="A1591" t="s">
         <v>1662</v>
       </c>
       <c r="B1591" t="s">
-        <v>146</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1592" spans="1:2">
       <c r="A1592" t="s">
         <v>1663</v>
       </c>
       <c r="B1592" t="s">
-        <v>168</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1593" spans="1:2">
       <c r="A1593" t="s">
         <v>1664</v>
       </c>
       <c r="B1593" t="s">
-        <v>396</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1594" spans="1:2">
       <c r="A1594" t="s">
         <v>1665</v>
       </c>
       <c r="B1594" t="s">
-        <v>396</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1595" spans="1:2">
       <c r="A1595" t="s">
         <v>1666</v>
       </c>
       <c r="B1595" t="s">
-        <v>325</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1596" spans="1:2">
       <c r="A1596" t="s">
         <v>1667</v>
       </c>
       <c r="B1596" t="s">
-        <v>743</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1597" spans="1:2">
       <c r="A1597" t="s">
         <v>1668</v>
       </c>
       <c r="B1597" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1598" spans="1:2">
       <c r="A1598" t="s">
         <v>1669</v>
       </c>
       <c r="B1598" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1599" spans="1:2">
       <c r="A1599" t="s">
         <v>1670</v>
       </c>
       <c r="B1599" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1600" spans="1:2">
       <c r="A1600" t="s">
         <v>1671</v>
       </c>
       <c r="B1600" t="s">
-        <v>252</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1601" spans="1:2">
       <c r="A1601" t="s">
         <v>1672</v>
       </c>
       <c r="B1601" t="s">
-        <v>55</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1602" spans="1:2">
       <c r="A1602" t="s">
         <v>1673</v>
       </c>
       <c r="B1602" t="s">
-        <v>55</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1603" spans="1:2">
       <c r="A1603" t="s">
         <v>1674</v>
       </c>
       <c r="B1603" t="s">
-        <v>77</v>
+        <v>411</v>
       </c>
     </row>
     <row r="1604" spans="1:2">
       <c r="A1604" t="s">
         <v>1675</v>
       </c>
       <c r="B1604" t="s">
-        <v>170</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1605" spans="1:2">
       <c r="A1605" t="s">
         <v>1676</v>
       </c>
       <c r="B1605" t="s">
-        <v>252</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1606" spans="1:2">
       <c r="A1606" t="s">
         <v>1677</v>
       </c>
       <c r="B1606" t="s">
-        <v>34</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1607" spans="1:2">
       <c r="A1607" t="s">
         <v>1678</v>
       </c>
       <c r="B1607" t="s">
-        <v>66</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1608" spans="1:2">
       <c r="A1608" t="s">
         <v>1679</v>
       </c>
       <c r="B1608" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1609" spans="1:2">
       <c r="A1609" t="s">
         <v>1680</v>
       </c>
       <c r="B1609" t="s">
-        <v>21</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1610" spans="1:2">
       <c r="A1610" t="s">
         <v>1681</v>
       </c>
       <c r="B1610" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1611" spans="1:2">
       <c r="A1611" t="s">
         <v>1682</v>
       </c>
       <c r="B1611" t="s">
-        <v>396</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1612" spans="1:2">
       <c r="A1612" t="s">
         <v>1683</v>
       </c>
       <c r="B1612" t="s">
-        <v>55</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1613" spans="1:2">
       <c r="A1613" t="s">
         <v>1684</v>
       </c>
       <c r="B1613" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1614" spans="1:2">
       <c r="A1614" t="s">
         <v>1685</v>
       </c>
       <c r="B1614" t="s">
-        <v>46</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1615" spans="1:2">
       <c r="A1615" t="s">
         <v>1686</v>
       </c>
       <c r="B1615" t="s">
-        <v>49</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1616" spans="1:2">
       <c r="A1616" t="s">
         <v>1687</v>
       </c>
       <c r="B1616" t="s">
-        <v>299</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1617" spans="1:2">
       <c r="A1617" t="s">
         <v>1688</v>
       </c>
       <c r="B1617" t="s">
-        <v>299</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1618" spans="1:2">
       <c r="A1618" t="s">
         <v>1689</v>
       </c>
       <c r="B1618" t="s">
-        <v>116</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1619" spans="1:2">
       <c r="A1619" t="s">
         <v>1690</v>
       </c>
       <c r="B1619" t="s">
-        <v>46</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1620" spans="1:2">
       <c r="A1620" t="s">
         <v>1691</v>
       </c>
       <c r="B1620" t="s">
-        <v>77</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1621" spans="1:2">
       <c r="A1621" t="s">
         <v>1692</v>
       </c>
       <c r="B1621" t="s">
-        <v>34</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1622" spans="1:2">
       <c r="A1622" t="s">
         <v>1693</v>
       </c>
       <c r="B1622" t="s">
-        <v>34</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1623" spans="1:2">
       <c r="A1623" t="s">
         <v>1694</v>
       </c>
       <c r="B1623" t="s">
-        <v>9</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1624" spans="1:2">
       <c r="A1624" t="s">
         <v>1695</v>
       </c>
       <c r="B1624" t="s">
-        <v>34</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1625" spans="1:2">
       <c r="A1625" t="s">
         <v>1696</v>
       </c>
       <c r="B1625" t="s">
-        <v>55</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1626" spans="1:2">
       <c r="A1626" t="s">
         <v>1697</v>
       </c>
       <c r="B1626" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1627" spans="1:2">
       <c r="A1627" t="s">
         <v>1698</v>
       </c>
       <c r="B1627" t="s">
-        <v>403</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1628" spans="1:2">
       <c r="A1628" t="s">
         <v>1699</v>
       </c>
       <c r="B1628" t="s">
-        <v>252</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1629" spans="1:2">
       <c r="A1629" t="s">
         <v>1700</v>
       </c>
       <c r="B1629" t="s">
-        <v>9</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1630" spans="1:2">
       <c r="A1630" t="s">
         <v>1701</v>
       </c>
       <c r="B1630" t="s">
-        <v>252</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1631" spans="1:2">
       <c r="A1631" t="s">
         <v>1702</v>
       </c>
       <c r="B1631" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1632" spans="1:2">
       <c r="A1632" t="s">
         <v>1703</v>
       </c>
       <c r="B1632" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1633" spans="1:2">
       <c r="A1633" t="s">
         <v>1704</v>
       </c>
       <c r="B1633" t="s">
-        <v>4</v>
+        <v>173</v>
       </c>
     </row>
     <row r="1634" spans="1:2">
       <c r="A1634" t="s">
         <v>1705</v>
       </c>
       <c r="B1634" t="s">
-        <v>55</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1635" spans="1:2">
       <c r="A1635" t="s">
         <v>1706</v>
       </c>
       <c r="B1635" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1636" spans="1:2">
       <c r="A1636" t="s">
         <v>1707</v>
       </c>
       <c r="B1636" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1637" spans="1:2">
       <c r="A1637" t="s">
         <v>1708</v>
       </c>
       <c r="B1637" t="s">
-        <v>6</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1638" spans="1:2">
       <c r="A1638" t="s">
         <v>1709</v>
       </c>
       <c r="B1638" t="s">
-        <v>323</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1639" spans="1:2">
       <c r="A1639" t="s">
         <v>1710</v>
       </c>
       <c r="B1639" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1640" spans="1:2">
       <c r="A1640" t="s">
         <v>1711</v>
       </c>
       <c r="B1640" t="s">
-        <v>122</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1641" spans="1:2">
       <c r="A1641" t="s">
         <v>1712</v>
       </c>
       <c r="B1641" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1642" spans="1:2">
       <c r="A1642" t="s">
         <v>1713</v>
       </c>
       <c r="B1642" t="s">
-        <v>325</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1643" spans="1:2">
       <c r="A1643" t="s">
         <v>1714</v>
       </c>
       <c r="B1643" t="s">
-        <v>105</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1644" spans="1:2">
       <c r="A1644" t="s">
         <v>1715</v>
       </c>
       <c r="B1644" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1645" spans="1:2">
       <c r="A1645" t="s">
         <v>1716</v>
       </c>
       <c r="B1645" t="s">
-        <v>55</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1646" spans="1:2">
       <c r="A1646" t="s">
         <v>1717</v>
       </c>
       <c r="B1646" t="s">
-        <v>55</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1647" spans="1:2">
       <c r="A1647" t="s">
         <v>1718</v>
       </c>
       <c r="B1647" t="s">
-        <v>122</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1648" spans="1:2">
       <c r="A1648" t="s">
         <v>1719</v>
       </c>
       <c r="B1648" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1649" spans="1:2">
       <c r="A1649" t="s">
         <v>1720</v>
       </c>
       <c r="B1649" t="s">
-        <v>396</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1650" spans="1:2">
       <c r="A1650" t="s">
         <v>1721</v>
       </c>
       <c r="B1650" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="1651" spans="1:2">
       <c r="A1651" t="s">
         <v>1722</v>
       </c>
       <c r="B1651" t="s">
-        <v>743</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1652" spans="1:2">
       <c r="A1652" t="s">
         <v>1723</v>
       </c>
       <c r="B1652" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1653" spans="1:2">
       <c r="A1653" t="s">
         <v>1724</v>
       </c>
       <c r="B1653" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1654" spans="1:2">
       <c r="A1654" t="s">
         <v>1725</v>
       </c>
       <c r="B1654" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1655" spans="1:2">
       <c r="A1655" t="s">
         <v>1726</v>
       </c>
       <c r="B1655" t="s">
-        <v>396</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1656" spans="1:2">
       <c r="A1656" t="s">
         <v>1727</v>
       </c>
       <c r="B1656" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="1657" spans="1:2">
       <c r="A1657" t="s">
         <v>1728</v>
       </c>
       <c r="B1657" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1658" spans="1:2">
       <c r="A1658" t="s">
         <v>1729</v>
       </c>
       <c r="B1658" t="s">
-        <v>42</v>
+        <v>411</v>
       </c>
     </row>
     <row r="1659" spans="1:2">
       <c r="A1659" t="s">
         <v>1730</v>
       </c>
       <c r="B1659" t="s">
-        <v>299</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1660" spans="1:2">
       <c r="A1660" t="s">
         <v>1731</v>
       </c>
       <c r="B1660" t="s">
-        <v>325</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1661" spans="1:2">
       <c r="A1661" t="s">
         <v>1732</v>
       </c>
       <c r="B1661" t="s">
-        <v>299</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1662" spans="1:2">
       <c r="A1662" t="s">
         <v>1733</v>
       </c>
       <c r="B1662" t="s">
-        <v>120</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1663" spans="1:2">
       <c r="A1663" t="s">
         <v>1734</v>
       </c>
       <c r="B1663" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1664" spans="1:2">
       <c r="A1664" t="s">
         <v>1735</v>
       </c>
       <c r="B1664" t="s">
-        <v>325</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1665" spans="1:2">
       <c r="A1665" t="s">
         <v>1736</v>
       </c>
       <c r="B1665" t="s">
-        <v>325</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1666" spans="1:2">
       <c r="A1666" t="s">
         <v>1737</v>
       </c>
       <c r="B1666" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1667" spans="1:2">
       <c r="A1667" t="s">
         <v>1738</v>
       </c>
       <c r="B1667" t="s">
-        <v>146</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1668" spans="1:2">
       <c r="A1668" t="s">
         <v>1739</v>
       </c>
       <c r="B1668" t="s">
-        <v>120</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1669" spans="1:2">
       <c r="A1669" t="s">
         <v>1740</v>
       </c>
       <c r="B1669" t="s">
-        <v>34</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1670" spans="1:2">
       <c r="A1670" t="s">
         <v>1741</v>
       </c>
       <c r="B1670" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1671" spans="1:2">
       <c r="A1671" t="s">
         <v>1742</v>
       </c>
       <c r="B1671" t="s">
-        <v>163</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1672" spans="1:2">
       <c r="A1672" t="s">
         <v>1743</v>
       </c>
       <c r="B1672" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1673" spans="1:2">
       <c r="A1673" t="s">
         <v>1744</v>
       </c>
       <c r="B1673" t="s">
-        <v>55</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1674" spans="1:2">
       <c r="A1674" t="s">
         <v>1745</v>
       </c>
       <c r="B1674" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1675" spans="1:2">
       <c r="A1675" t="s">
         <v>1746</v>
       </c>
       <c r="B1675" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1676" spans="1:2">
       <c r="A1676" t="s">
         <v>1747</v>
       </c>
       <c r="B1676" t="s">
-        <v>403</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1677" spans="1:2">
       <c r="A1677" t="s">
         <v>1748</v>
       </c>
       <c r="B1677" t="s">
-        <v>403</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1678" spans="1:2">
       <c r="A1678" t="s">
         <v>1749</v>
       </c>
       <c r="B1678" t="s">
-        <v>396</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1679" spans="1:2">
       <c r="A1679" t="s">
         <v>1750</v>
       </c>
       <c r="B1679" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1680" spans="1:2">
       <c r="A1680" t="s">
         <v>1751</v>
       </c>
       <c r="B1680" t="s">
-        <v>66</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1681" spans="1:2">
       <c r="A1681" t="s">
         <v>1752</v>
       </c>
       <c r="B1681" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1682" spans="1:2">
       <c r="A1682" t="s">
         <v>1753</v>
       </c>
       <c r="B1682" t="s">
-        <v>31</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1683" spans="1:2">
       <c r="A1683" t="s">
         <v>1754</v>
       </c>
       <c r="B1683" t="s">
-        <v>120</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1684" spans="1:2">
       <c r="A1684" t="s">
         <v>1755</v>
       </c>
       <c r="B1684" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1685" spans="1:2">
       <c r="A1685" t="s">
         <v>1756</v>
       </c>
       <c r="B1685" t="s">
-        <v>189</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1686" spans="1:2">
       <c r="A1686" t="s">
         <v>1757</v>
       </c>
       <c r="B1686" t="s">
-        <v>46</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1687" spans="1:2">
       <c r="A1687" t="s">
         <v>1758</v>
       </c>
       <c r="B1687" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1688" spans="1:2">
       <c r="A1688" t="s">
         <v>1759</v>
       </c>
       <c r="B1688" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1689" spans="1:2">
       <c r="A1689" t="s">
         <v>1760</v>
       </c>
       <c r="B1689" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1690" spans="1:2">
       <c r="A1690" t="s">
         <v>1761</v>
       </c>
       <c r="B1690" t="s">
-        <v>34</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1691" spans="1:2">
       <c r="A1691" t="s">
         <v>1762</v>
       </c>
       <c r="B1691" t="s">
-        <v>34</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1692" spans="1:2">
       <c r="A1692" t="s">
         <v>1763</v>
       </c>
       <c r="B1692" t="s">
-        <v>34</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1693" spans="1:2">
       <c r="A1693" t="s">
         <v>1764</v>
       </c>
       <c r="B1693" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1694" spans="1:2">
       <c r="A1694" t="s">
         <v>1765</v>
       </c>
       <c r="B1694" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1695" spans="1:2">
       <c r="A1695" t="s">
         <v>1766</v>
       </c>
       <c r="B1695" t="s">
-        <v>55</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1696" spans="1:2">
       <c r="A1696" t="s">
         <v>1767</v>
       </c>
       <c r="B1696" t="s">
-        <v>396</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1697" spans="1:2">
       <c r="A1697" t="s">
         <v>1768</v>
       </c>
       <c r="B1697" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1698" spans="1:2">
       <c r="A1698" t="s">
         <v>1769</v>
       </c>
       <c r="B1698" t="s">
-        <v>252</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1699" spans="1:2">
       <c r="A1699" t="s">
         <v>1770</v>
       </c>
       <c r="B1699" t="s">
-        <v>396</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1700" spans="1:2">
       <c r="A1700" t="s">
         <v>1771</v>
       </c>
       <c r="B1700" t="s">
-        <v>205</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1701" spans="1:2">
       <c r="A1701" t="s">
         <v>1772</v>
       </c>
       <c r="B1701" t="s">
-        <v>77</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1702" spans="1:2">
       <c r="A1702" t="s">
         <v>1773</v>
       </c>
       <c r="B1702" t="s">
-        <v>120</v>
+        <v>166</v>
       </c>
     </row>
     <row r="1703" spans="1:2">
       <c r="A1703" t="s">
         <v>1774</v>
       </c>
       <c r="B1703" t="s">
-        <v>252</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1704" spans="1:2">
       <c r="A1704" t="s">
         <v>1775</v>
       </c>
       <c r="B1704" t="s">
-        <v>325</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1705" spans="1:2">
       <c r="A1705" t="s">
         <v>1776</v>
       </c>
       <c r="B1705" t="s">
-        <v>120</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1706" spans="1:2">
       <c r="A1706" t="s">
         <v>1777</v>
       </c>
       <c r="B1706" t="s">
-        <v>189</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1707" spans="1:2">
       <c r="A1707" t="s">
         <v>1778</v>
       </c>
       <c r="B1707" t="s">
-        <v>197</v>
+        <v>411</v>
       </c>
     </row>
     <row r="1708" spans="1:2">
       <c r="A1708" t="s">
         <v>1779</v>
       </c>
       <c r="B1708" t="s">
-        <v>325</v>
+        <v>411</v>
       </c>
     </row>
     <row r="1709" spans="1:2">
       <c r="A1709" t="s">
         <v>1780</v>
       </c>
       <c r="B1709" t="s">
-        <v>252</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1710" spans="1:2">
       <c r="A1710" t="s">
         <v>1781</v>
       </c>
       <c r="B1710" t="s">
-        <v>252</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1711" spans="1:2">
       <c r="A1711" t="s">
         <v>1782</v>
       </c>
       <c r="B1711" t="s">
-        <v>743</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1712" spans="1:2">
       <c r="A1712" t="s">
         <v>1783</v>
       </c>
       <c r="B1712" t="s">
-        <v>102</v>
+        <v>81</v>
       </c>
     </row>
     <row r="1713" spans="1:2">
       <c r="A1713" t="s">
         <v>1784</v>
       </c>
       <c r="B1713" t="s">
-        <v>323</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1714" spans="1:2">
       <c r="A1714" t="s">
         <v>1785</v>
       </c>
       <c r="B1714" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1715" spans="1:2">
       <c r="A1715" t="s">
         <v>1786</v>
       </c>
       <c r="B1715" t="s">
-        <v>396</v>
+        <v>53</v>
       </c>
     </row>
     <row r="1716" spans="1:2">
       <c r="A1716" t="s">
         <v>1787</v>
       </c>
       <c r="B1716" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1717" spans="1:2">
       <c r="A1717" t="s">
         <v>1788</v>
       </c>
       <c r="B1717" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1718" spans="1:2">
       <c r="A1718" t="s">
         <v>1789</v>
       </c>
       <c r="B1718" t="s">
-        <v>323</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1719" spans="1:2">
       <c r="A1719" t="s">
         <v>1790</v>
       </c>
       <c r="B1719" t="s">
-        <v>396</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1720" spans="1:2">
       <c r="A1720" t="s">
         <v>1791</v>
       </c>
       <c r="B1720" t="s">
-        <v>299</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1721" spans="1:2">
       <c r="A1721" t="s">
         <v>1792</v>
       </c>
       <c r="B1721" t="s">
-        <v>396</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1722" spans="1:2">
       <c r="A1722" t="s">
         <v>1793</v>
       </c>
       <c r="B1722" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1723" spans="1:2">
       <c r="A1723" t="s">
         <v>1794</v>
       </c>
       <c r="B1723" t="s">
-        <v>396</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1724" spans="1:2">
       <c r="A1724" t="s">
         <v>1795</v>
       </c>
       <c r="B1724" t="s">
-        <v>189</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1725" spans="1:2">
       <c r="A1725" t="s">
         <v>1796</v>
       </c>
       <c r="B1725" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1726" spans="1:2">
       <c r="A1726" t="s">
         <v>1797</v>
       </c>
       <c r="B1726" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1727" spans="1:2">
       <c r="A1727" t="s">
         <v>1798</v>
       </c>
       <c r="B1727" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1728" spans="1:2">
       <c r="A1728" t="s">
         <v>1799</v>
       </c>
       <c r="B1728" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1729" spans="1:2">
       <c r="A1729" t="s">
         <v>1800</v>
       </c>
       <c r="B1729" t="s">
-        <v>34</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1730" spans="1:2">
       <c r="A1730" t="s">
         <v>1801</v>
       </c>
       <c r="B1730" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1731" spans="1:2">
       <c r="A1731" t="s">
         <v>1802</v>
       </c>
       <c r="B1731" t="s">
-        <v>323</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1732" spans="1:2">
       <c r="A1732" t="s">
         <v>1803</v>
       </c>
       <c r="B1732" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1733" spans="1:2">
       <c r="A1733" t="s">
         <v>1804</v>
       </c>
       <c r="B1733" t="s">
-        <v>105</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1734" spans="1:2">
       <c r="A1734" t="s">
         <v>1805</v>
       </c>
       <c r="B1734" t="s">
-        <v>323</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1735" spans="1:2">
       <c r="A1735" t="s">
         <v>1806</v>
       </c>
       <c r="B1735" t="s">
-        <v>49</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1736" spans="1:2">
       <c r="A1736" t="s">
         <v>1807</v>
       </c>
       <c r="B1736" t="s">
-        <v>325</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1737" spans="1:2">
       <c r="A1737" t="s">
         <v>1808</v>
       </c>
       <c r="B1737" t="s">
-        <v>384</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1738" spans="1:2">
       <c r="A1738" t="s">
         <v>1809</v>
       </c>
       <c r="B1738" t="s">
-        <v>46</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1739" spans="1:2">
       <c r="A1739" t="s">
         <v>1810</v>
       </c>
       <c r="B1739" t="s">
-        <v>9</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1740" spans="1:2">
       <c r="A1740" t="s">
         <v>1811</v>
       </c>
       <c r="B1740" t="s">
-        <v>252</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1741" spans="1:2">
       <c r="A1741" t="s">
         <v>1812</v>
       </c>
       <c r="B1741" t="s">
-        <v>46</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1742" spans="1:2">
       <c r="A1742" t="s">
         <v>1813</v>
       </c>
       <c r="B1742" t="s">
-        <v>197</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1743" spans="1:2">
       <c r="A1743" t="s">
         <v>1814</v>
       </c>
       <c r="B1743" t="s">
-        <v>77</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1744" spans="1:2">
       <c r="A1744" t="s">
         <v>1815</v>
       </c>
       <c r="B1744" t="s">
-        <v>31</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1745" spans="1:2">
       <c r="A1745" t="s">
         <v>1816</v>
       </c>
       <c r="B1745" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1746" spans="1:2">
       <c r="A1746" t="s">
         <v>1817</v>
       </c>
       <c r="B1746" t="s">
-        <v>299</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1747" spans="1:2">
       <c r="A1747" t="s">
         <v>1818</v>
       </c>
       <c r="B1747" t="s">
-        <v>205</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1748" spans="1:2">
       <c r="A1748" t="s">
         <v>1819</v>
       </c>
       <c r="B1748" t="s">
-        <v>396</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1749" spans="1:2">
       <c r="A1749" t="s">
         <v>1820</v>
       </c>
       <c r="B1749" t="s">
-        <v>77</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1750" spans="1:2">
       <c r="A1750" t="s">
         <v>1821</v>
       </c>
       <c r="B1750" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1751" spans="1:2">
       <c r="A1751" t="s">
         <v>1822</v>
       </c>
       <c r="B1751" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="1752" spans="1:2">
       <c r="A1752" t="s">
         <v>1823</v>
       </c>
       <c r="B1752" t="s">
-        <v>9</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1753" spans="1:2">
       <c r="A1753" t="s">
         <v>1824</v>
       </c>
       <c r="B1753" t="s">
-        <v>9</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1754" spans="1:2">
       <c r="A1754" t="s">
         <v>1825</v>
       </c>
       <c r="B1754" t="s">
-        <v>34</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1755" spans="1:2">
       <c r="A1755" t="s">
         <v>1826</v>
       </c>
       <c r="B1755" t="s">
-        <v>16</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1756" spans="1:2">
       <c r="A1756" t="s">
         <v>1827</v>
       </c>
       <c r="B1756" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1757" spans="1:2">
       <c r="A1757" t="s">
         <v>1828</v>
       </c>
       <c r="B1757" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1758" spans="1:2">
       <c r="A1758" t="s">
         <v>1829</v>
       </c>
       <c r="B1758" t="s">
-        <v>1830</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1759" spans="1:2">
       <c r="A1759" t="s">
-        <v>1831</v>
+        <v>1830</v>
       </c>
       <c r="B1759" t="s">
-        <v>325</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1760" spans="1:2">
       <c r="A1760" t="s">
-        <v>1832</v>
+        <v>1831</v>
       </c>
       <c r="B1760" t="s">
-        <v>299</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1761" spans="1:2">
       <c r="A1761" t="s">
-        <v>1833</v>
+        <v>1832</v>
       </c>
       <c r="B1761" t="s">
-        <v>116</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1762" spans="1:2">
       <c r="A1762" t="s">
-        <v>1834</v>
+        <v>1833</v>
       </c>
       <c r="B1762" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1763" spans="1:2">
       <c r="A1763" t="s">
-        <v>1835</v>
+        <v>1834</v>
       </c>
       <c r="B1763" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="1764" spans="1:2">
       <c r="A1764" t="s">
-        <v>1836</v>
+        <v>1835</v>
       </c>
       <c r="B1764" t="s">
-        <v>49</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1765" spans="1:2">
       <c r="A1765" t="s">
-        <v>1837</v>
+        <v>1836</v>
       </c>
       <c r="B1765" t="s">
-        <v>21</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1766" spans="1:2">
       <c r="A1766" t="s">
-        <v>1838</v>
+        <v>1837</v>
       </c>
       <c r="B1766" t="s">
-        <v>122</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1767" spans="1:2">
       <c r="A1767" t="s">
-        <v>1839</v>
+        <v>1838</v>
       </c>
       <c r="B1767" t="s">
-        <v>130</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1768" spans="1:2">
       <c r="A1768" t="s">
-        <v>1840</v>
+        <v>1839</v>
       </c>
       <c r="B1768" t="s">
-        <v>55</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1769" spans="1:2">
       <c r="A1769" t="s">
-        <v>1841</v>
+        <v>1840</v>
       </c>
       <c r="B1769" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1770" spans="1:2">
       <c r="A1770" t="s">
-        <v>1842</v>
+        <v>1841</v>
       </c>
       <c r="B1770" t="s">
-        <v>55</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1771" spans="1:2">
       <c r="A1771" t="s">
-        <v>1843</v>
+        <v>1842</v>
       </c>
       <c r="B1771" t="s">
-        <v>252</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1772" spans="1:2">
       <c r="A1772" t="s">
-        <v>1844</v>
+        <v>1843</v>
       </c>
       <c r="B1772" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1773" spans="1:2">
       <c r="A1773" t="s">
-        <v>1845</v>
+        <v>1844</v>
       </c>
       <c r="B1773" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1774" spans="1:2">
       <c r="A1774" t="s">
-        <v>1846</v>
+        <v>1845</v>
       </c>
       <c r="B1774" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1775" spans="1:2">
       <c r="A1775" t="s">
-        <v>1847</v>
+        <v>1846</v>
       </c>
       <c r="B1775" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1776" spans="1:2">
       <c r="A1776" t="s">
-        <v>1848</v>
+        <v>1847</v>
       </c>
       <c r="B1776" t="s">
-        <v>34</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1777" spans="1:2">
       <c r="A1777" t="s">
-        <v>1849</v>
+        <v>1848</v>
       </c>
       <c r="B1777" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1778" spans="1:2">
       <c r="A1778" t="s">
-        <v>1850</v>
+        <v>1849</v>
       </c>
       <c r="B1778" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1779" spans="1:2">
       <c r="A1779" t="s">
-        <v>1851</v>
+        <v>1850</v>
       </c>
       <c r="B1779" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1780" spans="1:2">
       <c r="A1780" t="s">
-        <v>1852</v>
+        <v>1851</v>
       </c>
       <c r="B1780" t="s">
-        <v>34</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1781" spans="1:2">
       <c r="A1781" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
       <c r="B1781" t="s">
-        <v>14</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1782" spans="1:2">
       <c r="A1782" t="s">
-        <v>1854</v>
+        <v>1853</v>
       </c>
       <c r="B1782" t="s">
-        <v>27</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1783" spans="1:2">
       <c r="A1783" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
       <c r="B1783" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1784" spans="1:2">
       <c r="A1784" t="s">
-        <v>1856</v>
+        <v>1855</v>
       </c>
       <c r="B1784" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1785" spans="1:2">
       <c r="A1785" t="s">
-        <v>1857</v>
+        <v>1856</v>
       </c>
       <c r="B1785" t="s">
-        <v>122</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1786" spans="1:2">
       <c r="A1786" t="s">
-        <v>1858</v>
+        <v>1857</v>
       </c>
       <c r="B1786" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1787" spans="1:2">
       <c r="A1787" t="s">
-        <v>1859</v>
+        <v>1858</v>
       </c>
       <c r="B1787" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1788" spans="1:2">
       <c r="A1788" t="s">
-        <v>1860</v>
+        <v>1859</v>
       </c>
       <c r="B1788" t="s">
-        <v>252</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1789" spans="1:2">
       <c r="A1789" t="s">
-        <v>1861</v>
+        <v>1860</v>
       </c>
       <c r="B1789" t="s">
-        <v>323</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1790" spans="1:2">
       <c r="A1790" t="s">
-        <v>1862</v>
+        <v>1861</v>
       </c>
       <c r="B1790" t="s">
-        <v>4</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1791" spans="1:2">
       <c r="A1791" t="s">
-        <v>1863</v>
+        <v>1862</v>
       </c>
       <c r="B1791" t="s">
-        <v>34</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1792" spans="1:2">
       <c r="A1792" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B1792" t="s">
         <v>1864</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="1793" spans="1:2">
       <c r="A1793" t="s">
         <v>1865</v>
       </c>
       <c r="B1793" t="s">
-        <v>102</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1794" spans="1:2">
       <c r="A1794" t="s">
         <v>1866</v>
       </c>
       <c r="B1794" t="s">
-        <v>4</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1795" spans="1:2">
       <c r="A1795" t="s">
         <v>1867</v>
       </c>
       <c r="B1795" t="s">
-        <v>42</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1796" spans="1:2">
       <c r="A1796" t="s">
         <v>1868</v>
       </c>
       <c r="B1796" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1797" spans="1:2">
       <c r="A1797" t="s">
         <v>1869</v>
       </c>
       <c r="B1797" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="1798" spans="1:2">
       <c r="A1798" t="s">
         <v>1870</v>
       </c>
       <c r="B1798" t="s">
-        <v>396</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1799" spans="1:2">
       <c r="A1799" t="s">
         <v>1871</v>
       </c>
       <c r="B1799" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
     </row>
     <row r="1800" spans="1:2">
       <c r="A1800" t="s">
         <v>1872</v>
       </c>
       <c r="B1800" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1801" spans="1:2">
       <c r="A1801" t="s">
         <v>1873</v>
       </c>
       <c r="B1801" t="s">
-        <v>189</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1802" spans="1:2">
       <c r="A1802" t="s">
         <v>1874</v>
       </c>
       <c r="B1802" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="1803" spans="1:2">
       <c r="A1803" t="s">
         <v>1875</v>
       </c>
       <c r="B1803" t="s">
-        <v>743</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1804" spans="1:2">
       <c r="A1804" t="s">
         <v>1876</v>
       </c>
       <c r="B1804" t="s">
-        <v>299</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1805" spans="1:2">
       <c r="A1805" t="s">
         <v>1877</v>
       </c>
       <c r="B1805" t="s">
-        <v>743</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1806" spans="1:2">
       <c r="A1806" t="s">
         <v>1878</v>
       </c>
       <c r="B1806" t="s">
-        <v>9</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1807" spans="1:2">
       <c r="A1807" t="s">
         <v>1879</v>
       </c>
       <c r="B1807" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1808" spans="1:2">
       <c r="A1808" t="s">
         <v>1880</v>
       </c>
       <c r="B1808" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="1809" spans="1:2">
       <c r="A1809" t="s">
         <v>1881</v>
       </c>
       <c r="B1809" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1810" spans="1:2">
       <c r="A1810" t="s">
         <v>1882</v>
       </c>
       <c r="B1810" t="s">
-        <v>197</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1811" spans="1:2">
       <c r="A1811" t="s">
         <v>1883</v>
       </c>
       <c r="B1811" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1812" spans="1:2">
       <c r="A1812" t="s">
         <v>1884</v>
       </c>
       <c r="B1812" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1813" spans="1:2">
       <c r="A1813" t="s">
         <v>1885</v>
       </c>
       <c r="B1813" t="s">
-        <v>299</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1814" spans="1:2">
       <c r="A1814" t="s">
         <v>1886</v>
       </c>
       <c r="B1814" t="s">
-        <v>122</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1815" spans="1:2">
       <c r="A1815" t="s">
         <v>1887</v>
       </c>
       <c r="B1815" t="s">
-        <v>122</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1816" spans="1:2">
       <c r="A1816" t="s">
         <v>1888</v>
       </c>
       <c r="B1816" t="s">
-        <v>163</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1817" spans="1:2">
       <c r="A1817" t="s">
         <v>1889</v>
       </c>
       <c r="B1817" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1818" spans="1:2">
       <c r="A1818" t="s">
         <v>1890</v>
       </c>
       <c r="B1818" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1819" spans="1:2">
       <c r="A1819" t="s">
         <v>1891</v>
       </c>
       <c r="B1819" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1820" spans="1:2">
       <c r="A1820" t="s">
         <v>1892</v>
       </c>
       <c r="B1820" t="s">
-        <v>396</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1821" spans="1:2">
       <c r="A1821" t="s">
         <v>1893</v>
       </c>
       <c r="B1821" t="s">
-        <v>299</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1822" spans="1:2">
       <c r="A1822" t="s">
         <v>1894</v>
       </c>
       <c r="B1822" t="s">
-        <v>325</v>
+        <v>163</v>
       </c>
     </row>
     <row r="1823" spans="1:2">
       <c r="A1823" t="s">
         <v>1895</v>
       </c>
       <c r="B1823" t="s">
-        <v>325</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1824" spans="1:2">
       <c r="A1824" t="s">
         <v>1896</v>
       </c>
       <c r="B1824" t="s">
-        <v>34</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1825" spans="1:2">
       <c r="A1825" t="s">
         <v>1897</v>
       </c>
       <c r="B1825" t="s">
-        <v>102</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1826" spans="1:2">
       <c r="A1826" t="s">
         <v>1898</v>
       </c>
       <c r="B1826" t="s">
-        <v>4</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1827" spans="1:2">
       <c r="A1827" t="s">
         <v>1899</v>
       </c>
       <c r="B1827" t="s">
-        <v>168</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1828" spans="1:2">
       <c r="A1828" t="s">
         <v>1900</v>
       </c>
       <c r="B1828" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1829" spans="1:2">
       <c r="A1829" t="s">
         <v>1901</v>
       </c>
       <c r="B1829" t="s">
-        <v>105</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1830" spans="1:2">
       <c r="A1830" t="s">
         <v>1902</v>
       </c>
       <c r="B1830" t="s">
-        <v>170</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1831" spans="1:2">
       <c r="A1831" t="s">
         <v>1903</v>
       </c>
       <c r="B1831" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1832" spans="1:2">
       <c r="A1832" t="s">
         <v>1904</v>
       </c>
       <c r="B1832" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1833" spans="1:2">
       <c r="A1833" t="s">
         <v>1905</v>
       </c>
       <c r="B1833" t="s">
-        <v>34</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1834" spans="1:2">
       <c r="A1834" t="s">
         <v>1906</v>
       </c>
       <c r="B1834" t="s">
-        <v>77</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1835" spans="1:2">
       <c r="A1835" t="s">
         <v>1907</v>
       </c>
       <c r="B1835" t="s">
-        <v>189</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1836" spans="1:2">
       <c r="A1836" t="s">
         <v>1908</v>
       </c>
       <c r="B1836" t="s">
-        <v>66</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1837" spans="1:2">
       <c r="A1837" t="s">
         <v>1909</v>
       </c>
       <c r="B1837" t="s">
-        <v>4</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1838" spans="1:2">
       <c r="A1838" t="s">
         <v>1910</v>
       </c>
       <c r="B1838" t="s">
-        <v>105</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1839" spans="1:2">
       <c r="A1839" t="s">
         <v>1911</v>
       </c>
       <c r="B1839" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1840" spans="1:2">
       <c r="A1840" t="s">
         <v>1912</v>
       </c>
       <c r="B1840" t="s">
-        <v>6</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1841" spans="1:2">
       <c r="A1841" t="s">
         <v>1913</v>
       </c>
       <c r="B1841" t="s">
-        <v>170</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1842" spans="1:2">
       <c r="A1842" t="s">
         <v>1914</v>
       </c>
       <c r="B1842" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1843" spans="1:2">
       <c r="A1843" t="s">
         <v>1915</v>
       </c>
       <c r="B1843" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1844" spans="1:2">
       <c r="A1844" t="s">
         <v>1916</v>
       </c>
       <c r="B1844" t="s">
-        <v>55</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1845" spans="1:2">
       <c r="A1845" t="s">
         <v>1917</v>
       </c>
       <c r="B1845" t="s">
-        <v>77</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1846" spans="1:2">
       <c r="A1846" t="s">
         <v>1918</v>
       </c>
       <c r="B1846" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1847" spans="1:2">
       <c r="A1847" t="s">
         <v>1919</v>
       </c>
       <c r="B1847" t="s">
-        <v>299</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1848" spans="1:2">
       <c r="A1848" t="s">
         <v>1920</v>
       </c>
       <c r="B1848" t="s">
-        <v>55</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1849" spans="1:2">
       <c r="A1849" t="s">
         <v>1921</v>
       </c>
       <c r="B1849" t="s">
-        <v>299</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1850" spans="1:2">
       <c r="A1850" t="s">
         <v>1922</v>
       </c>
       <c r="B1850" t="s">
-        <v>1223</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1851" spans="1:2">
       <c r="A1851" t="s">
         <v>1923</v>
       </c>
       <c r="B1851" t="s">
-        <v>46</v>
+        <v>166</v>
       </c>
     </row>
     <row r="1852" spans="1:2">
       <c r="A1852" t="s">
         <v>1924</v>
       </c>
       <c r="B1852" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1853" spans="1:2">
       <c r="A1853" t="s">
         <v>1925</v>
       </c>
       <c r="B1853" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="1854" spans="1:2">
       <c r="A1854" t="s">
         <v>1926</v>
       </c>
       <c r="B1854" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1855" spans="1:2">
       <c r="A1855" t="s">
         <v>1927</v>
       </c>
       <c r="B1855" t="s">
-        <v>46</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1856" spans="1:2">
       <c r="A1856" t="s">
         <v>1928</v>
       </c>
       <c r="B1856" t="s">
-        <v>46</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1857" spans="1:2">
       <c r="A1857" t="s">
         <v>1929</v>
       </c>
       <c r="B1857" t="s">
-        <v>77</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1858" spans="1:2">
       <c r="A1858" t="s">
         <v>1930</v>
       </c>
       <c r="B1858" t="s">
-        <v>323</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1859" spans="1:2">
       <c r="A1859" t="s">
         <v>1931</v>
       </c>
       <c r="B1859" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1860" spans="1:2">
       <c r="A1860" t="s">
         <v>1932</v>
       </c>
       <c r="B1860" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="1861" spans="1:2">
       <c r="A1861" t="s">
         <v>1933</v>
       </c>
       <c r="B1861" t="s">
-        <v>325</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1862" spans="1:2">
       <c r="A1862" t="s">
         <v>1934</v>
       </c>
       <c r="B1862" t="s">
-        <v>31</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1863" spans="1:2">
       <c r="A1863" t="s">
         <v>1935</v>
       </c>
       <c r="B1863" t="s">
-        <v>403</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1864" spans="1:2">
       <c r="A1864" t="s">
         <v>1936</v>
       </c>
       <c r="B1864" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="1865" spans="1:2">
       <c r="A1865" t="s">
         <v>1937</v>
       </c>
       <c r="B1865" t="s">
-        <v>1007</v>
+        <v>173</v>
       </c>
     </row>
     <row r="1866" spans="1:2">
       <c r="A1866" t="s">
         <v>1938</v>
       </c>
       <c r="B1866" t="s">
-        <v>160</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1867" spans="1:2">
       <c r="A1867" t="s">
         <v>1939</v>
       </c>
       <c r="B1867" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1868" spans="1:2">
       <c r="A1868" t="s">
         <v>1940</v>
       </c>
       <c r="B1868" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="1869" spans="1:2">
       <c r="A1869" t="s">
         <v>1941</v>
       </c>
       <c r="B1869" t="s">
-        <v>120</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1870" spans="1:2">
       <c r="A1870" t="s">
         <v>1942</v>
       </c>
       <c r="B1870" t="s">
-        <v>9</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1871" spans="1:2">
       <c r="A1871" t="s">
         <v>1943</v>
       </c>
       <c r="B1871" t="s">
-        <v>323</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1872" spans="1:2">
       <c r="A1872" t="s">
         <v>1944</v>
       </c>
       <c r="B1872" t="s">
-        <v>66</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1873" spans="1:2">
       <c r="A1873" t="s">
         <v>1945</v>
       </c>
       <c r="B1873" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1874" spans="1:2">
       <c r="A1874" t="s">
         <v>1946</v>
       </c>
       <c r="B1874" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1875" spans="1:2">
       <c r="A1875" t="s">
         <v>1947</v>
       </c>
       <c r="B1875" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1876" spans="1:2">
       <c r="A1876" t="s">
         <v>1948</v>
       </c>
       <c r="B1876" t="s">
-        <v>77</v>
+        <v>173</v>
       </c>
     </row>
     <row r="1877" spans="1:2">
       <c r="A1877" t="s">
         <v>1949</v>
       </c>
       <c r="B1877" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1878" spans="1:2">
       <c r="A1878" t="s">
         <v>1950</v>
       </c>
       <c r="B1878" t="s">
-        <v>120</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1879" spans="1:2">
       <c r="A1879" t="s">
         <v>1951</v>
       </c>
       <c r="B1879" t="s">
-        <v>168</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1880" spans="1:2">
       <c r="A1880" t="s">
         <v>1952</v>
       </c>
       <c r="B1880" t="s">
-        <v>105</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1881" spans="1:2">
       <c r="A1881" t="s">
         <v>1953</v>
       </c>
       <c r="B1881" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1882" spans="1:2">
       <c r="A1882" t="s">
         <v>1954</v>
       </c>
       <c r="B1882" t="s">
-        <v>102</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1883" spans="1:2">
       <c r="A1883" t="s">
         <v>1955</v>
       </c>
       <c r="B1883" t="s">
-        <v>197</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1884" spans="1:2">
       <c r="A1884" t="s">
         <v>1956</v>
       </c>
       <c r="B1884" t="s">
-        <v>34</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1885" spans="1:2">
       <c r="A1885" t="s">
         <v>1957</v>
       </c>
       <c r="B1885" t="s">
-        <v>34</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="1886" spans="1:2">
       <c r="A1886" t="s">
         <v>1958</v>
       </c>
       <c r="B1886" t="s">
-        <v>130</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1887" spans="1:2">
       <c r="A1887" t="s">
         <v>1959</v>
       </c>
       <c r="B1887" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1888" spans="1:2">
       <c r="A1888" t="s">
         <v>1960</v>
       </c>
       <c r="B1888" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1889" spans="1:2">
       <c r="A1889" t="s">
         <v>1961</v>
       </c>
       <c r="B1889" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="1890" spans="1:2">
       <c r="A1890" t="s">
         <v>1962</v>
       </c>
       <c r="B1890" t="s">
-        <v>116</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1891" spans="1:2">
       <c r="A1891" t="s">
         <v>1963</v>
       </c>
       <c r="B1891" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1892" spans="1:2">
       <c r="A1892" t="s">
         <v>1964</v>
       </c>
       <c r="B1892" t="s">
-        <v>384</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1893" spans="1:2">
       <c r="A1893" t="s">
         <v>1965</v>
       </c>
       <c r="B1893" t="s">
-        <v>42</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1894" spans="1:2">
       <c r="A1894" t="s">
         <v>1966</v>
       </c>
       <c r="B1894" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="1895" spans="1:2">
       <c r="A1895" t="s">
         <v>1967</v>
       </c>
       <c r="B1895" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1896" spans="1:2">
       <c r="A1896" t="s">
         <v>1968</v>
       </c>
       <c r="B1896" t="s">
-        <v>102</v>
+        <v>146</v>
       </c>
     </row>
     <row r="1897" spans="1:2">
       <c r="A1897" t="s">
         <v>1969</v>
       </c>
       <c r="B1897" t="s">
-        <v>120</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1898" spans="1:2">
       <c r="A1898" t="s">
         <v>1970</v>
       </c>
       <c r="B1898" t="s">
-        <v>34</v>
+        <v>411</v>
       </c>
     </row>
     <row r="1899" spans="1:2">
       <c r="A1899" t="s">
         <v>1971</v>
       </c>
       <c r="B1899" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1900" spans="1:2">
       <c r="A1900" t="s">
         <v>1972</v>
       </c>
       <c r="B1900" t="s">
-        <v>66</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="1901" spans="1:2">
       <c r="A1901" t="s">
         <v>1973</v>
       </c>
       <c r="B1901" t="s">
-        <v>396</v>
+        <v>163</v>
       </c>
     </row>
     <row r="1902" spans="1:2">
       <c r="A1902" t="s">
         <v>1974</v>
       </c>
       <c r="B1902" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1903" spans="1:2">
       <c r="A1903" t="s">
         <v>1975</v>
       </c>
       <c r="B1903" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1904" spans="1:2">
       <c r="A1904" t="s">
         <v>1976</v>
       </c>
       <c r="B1904" t="s">
-        <v>1173</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1905" spans="1:2">
       <c r="A1905" t="s">
         <v>1977</v>
       </c>
       <c r="B1905" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1906" spans="1:2">
       <c r="A1906" t="s">
         <v>1978</v>
       </c>
       <c r="B1906" t="s">
-        <v>116</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1907" spans="1:2">
       <c r="A1907" t="s">
         <v>1979</v>
       </c>
       <c r="B1907" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1908" spans="1:2">
       <c r="A1908" t="s">
         <v>1980</v>
       </c>
       <c r="B1908" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1909" spans="1:2">
       <c r="A1909" t="s">
         <v>1981</v>
       </c>
       <c r="B1909" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1910" spans="1:2">
       <c r="A1910" t="s">
         <v>1982</v>
       </c>
       <c r="B1910" t="s">
-        <v>252</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1911" spans="1:2">
       <c r="A1911" t="s">
         <v>1983</v>
       </c>
       <c r="B1911" t="s">
-        <v>252</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1912" spans="1:2">
       <c r="A1912" t="s">
         <v>1984</v>
       </c>
       <c r="B1912" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1913" spans="1:2">
       <c r="A1913" t="s">
         <v>1985</v>
       </c>
       <c r="B1913" t="s">
-        <v>46</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1914" spans="1:2">
       <c r="A1914" t="s">
         <v>1986</v>
       </c>
       <c r="B1914" t="s">
-        <v>66</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1915" spans="1:2">
       <c r="A1915" t="s">
         <v>1987</v>
       </c>
       <c r="B1915" t="s">
-        <v>323</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1916" spans="1:2">
       <c r="A1916" t="s">
         <v>1988</v>
       </c>
       <c r="B1916" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1917" spans="1:2">
       <c r="A1917" t="s">
         <v>1989</v>
       </c>
       <c r="B1917" t="s">
-        <v>31</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1918" spans="1:2">
       <c r="A1918" t="s">
         <v>1990</v>
       </c>
       <c r="B1918" t="s">
-        <v>14</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1919" spans="1:2">
       <c r="A1919" t="s">
         <v>1991</v>
       </c>
       <c r="B1919" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="1920" spans="1:2">
       <c r="A1920" t="s">
         <v>1992</v>
       </c>
       <c r="B1920" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1921" spans="1:2">
       <c r="A1921" t="s">
         <v>1993</v>
       </c>
       <c r="B1921" t="s">
-        <v>11</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1922" spans="1:2">
       <c r="A1922" t="s">
         <v>1994</v>
       </c>
       <c r="B1922" t="s">
-        <v>6</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1923" spans="1:2">
       <c r="A1923" t="s">
         <v>1995</v>
       </c>
       <c r="B1923" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1924" spans="1:2">
       <c r="A1924" t="s">
         <v>1996</v>
       </c>
       <c r="B1924" t="s">
-        <v>197</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1925" spans="1:2">
       <c r="A1925" t="s">
         <v>1997</v>
       </c>
       <c r="B1925" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1926" spans="1:2">
       <c r="A1926" t="s">
         <v>1998</v>
       </c>
       <c r="B1926" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1927" spans="1:2">
       <c r="A1927" t="s">
         <v>1999</v>
       </c>
       <c r="B1927" t="s">
-        <v>14</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1928" spans="1:2">
       <c r="A1928" t="s">
         <v>2000</v>
       </c>
       <c r="B1928" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1929" spans="1:2">
       <c r="A1929" t="s">
         <v>2001</v>
       </c>
       <c r="B1929" t="s">
-        <v>396</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1930" spans="1:2">
       <c r="A1930" t="s">
         <v>2002</v>
       </c>
       <c r="B1930" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1931" spans="1:2">
       <c r="A1931" t="s">
         <v>2003</v>
       </c>
       <c r="B1931" t="s">
-        <v>31</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1932" spans="1:2">
       <c r="A1932" t="s">
         <v>2004</v>
       </c>
       <c r="B1932" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1933" spans="1:2">
       <c r="A1933" t="s">
         <v>2005</v>
       </c>
       <c r="B1933" t="s">
-        <v>323</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1934" spans="1:2">
       <c r="A1934" t="s">
         <v>2006</v>
       </c>
       <c r="B1934" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1935" spans="1:2">
       <c r="A1935" t="s">
         <v>2007</v>
       </c>
       <c r="B1935" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1936" spans="1:2">
       <c r="A1936" t="s">
         <v>2008</v>
       </c>
       <c r="B1936" t="s">
-        <v>46</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1937" spans="1:2">
       <c r="A1937" t="s">
         <v>2009</v>
       </c>
       <c r="B1937" t="s">
-        <v>743</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1938" spans="1:2">
       <c r="A1938" t="s">
         <v>2010</v>
       </c>
       <c r="B1938" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1939" spans="1:2">
       <c r="A1939" t="s">
         <v>2011</v>
       </c>
       <c r="B1939" t="s">
-        <v>55</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="1940" spans="1:2">
       <c r="A1940" t="s">
         <v>2012</v>
       </c>
       <c r="B1940" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
     </row>
     <row r="1941" spans="1:2">
       <c r="A1941" t="s">
         <v>2013</v>
       </c>
       <c r="B1941" t="s">
-        <v>77</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1942" spans="1:2">
       <c r="A1942" t="s">
         <v>2014</v>
       </c>
       <c r="B1942" t="s">
-        <v>743</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1943" spans="1:2">
       <c r="A1943" t="s">
         <v>2015</v>
       </c>
       <c r="B1943" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1944" spans="1:2">
       <c r="A1944" t="s">
         <v>2016</v>
       </c>
       <c r="B1944" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1945" spans="1:2">
       <c r="A1945" t="s">
         <v>2017</v>
       </c>
       <c r="B1945" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1946" spans="1:2">
       <c r="A1946" t="s">
         <v>2018</v>
       </c>
       <c r="B1946" t="s">
-        <v>855</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1947" spans="1:2">
       <c r="A1947" t="s">
         <v>2019</v>
       </c>
       <c r="B1947" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
     </row>
     <row r="1948" spans="1:2">
       <c r="A1948" t="s">
         <v>2020</v>
       </c>
       <c r="B1948" t="s">
-        <v>168</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1949" spans="1:2">
       <c r="A1949" t="s">
         <v>2021</v>
       </c>
       <c r="B1949" t="s">
-        <v>197</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1950" spans="1:2">
       <c r="A1950" t="s">
         <v>2022</v>
       </c>
       <c r="B1950" t="s">
-        <v>252</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1951" spans="1:2">
       <c r="A1951" t="s">
         <v>2023</v>
       </c>
       <c r="B1951" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1952" spans="1:2">
       <c r="A1952" t="s">
         <v>2024</v>
       </c>
       <c r="B1952" t="s">
-        <v>743</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1953" spans="1:2">
       <c r="A1953" t="s">
         <v>2025</v>
       </c>
       <c r="B1953" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1954" spans="1:2">
       <c r="A1954" t="s">
         <v>2026</v>
       </c>
       <c r="B1954" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="1955" spans="1:2">
       <c r="A1955" t="s">
         <v>2027</v>
       </c>
       <c r="B1955" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1956" spans="1:2">
       <c r="A1956" t="s">
         <v>2028</v>
       </c>
       <c r="B1956" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1957" spans="1:2">
       <c r="A1957" t="s">
         <v>2029</v>
       </c>
       <c r="B1957" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1958" spans="1:2">
       <c r="A1958" t="s">
         <v>2030</v>
       </c>
       <c r="B1958" t="s">
-        <v>299</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1959" spans="1:2">
       <c r="A1959" t="s">
         <v>2031</v>
       </c>
       <c r="B1959" t="s">
-        <v>34</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1960" spans="1:2">
       <c r="A1960" t="s">
         <v>2032</v>
       </c>
       <c r="B1960" t="s">
-        <v>77</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1961" spans="1:2">
       <c r="A1961" t="s">
         <v>2033</v>
       </c>
       <c r="B1961" t="s">
-        <v>743</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1962" spans="1:2">
       <c r="A1962" t="s">
         <v>2034</v>
       </c>
       <c r="B1962" t="s">
-        <v>172</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1963" spans="1:2">
       <c r="A1963" t="s">
         <v>2035</v>
       </c>
       <c r="B1963" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1964" spans="1:2">
       <c r="A1964" t="s">
         <v>2036</v>
       </c>
       <c r="B1964" t="s">
-        <v>81</v>
+        <v>404</v>
       </c>
     </row>
     <row r="1965" spans="1:2">
       <c r="A1965" t="s">
         <v>2037</v>
       </c>
       <c r="B1965" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="1966" spans="1:2">
       <c r="A1966" t="s">
         <v>2038</v>
       </c>
       <c r="B1966" t="s">
-        <v>299</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1967" spans="1:2">
       <c r="A1967" t="s">
         <v>2039</v>
       </c>
       <c r="B1967" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1968" spans="1:2">
       <c r="A1968" t="s">
         <v>2040</v>
       </c>
       <c r="B1968" t="s">
-        <v>172</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1969" spans="1:2">
       <c r="A1969" t="s">
         <v>2041</v>
       </c>
       <c r="B1969" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1970" spans="1:2">
       <c r="A1970" t="s">
         <v>2042</v>
       </c>
       <c r="B1970" t="s">
-        <v>252</v>
+        <v>122</v>
       </c>
     </row>
     <row r="1971" spans="1:2">
       <c r="A1971" t="s">
         <v>2043</v>
       </c>
       <c r="B1971" t="s">
-        <v>325</v>
+        <v>46</v>
       </c>
     </row>
     <row r="1972" spans="1:2">
       <c r="A1972" t="s">
         <v>2044</v>
       </c>
       <c r="B1972" t="s">
-        <v>9</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1973" spans="1:2">
       <c r="A1973" t="s">
         <v>2045</v>
       </c>
       <c r="B1973" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1974" spans="1:2">
       <c r="A1974" t="s">
         <v>2046</v>
       </c>
       <c r="B1974" t="s">
-        <v>9</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1975" spans="1:2">
       <c r="A1975" t="s">
         <v>2047</v>
       </c>
       <c r="B1975" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
     </row>
     <row r="1976" spans="1:2">
       <c r="A1976" t="s">
         <v>2048</v>
       </c>
       <c r="B1976" t="s">
-        <v>120</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1977" spans="1:2">
       <c r="A1977" t="s">
         <v>2049</v>
       </c>
       <c r="B1977" t="s">
-        <v>403</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1978" spans="1:2">
       <c r="A1978" t="s">
         <v>2050</v>
       </c>
       <c r="B1978" t="s">
-        <v>9</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1979" spans="1:2">
       <c r="A1979" t="s">
         <v>2051</v>
       </c>
       <c r="B1979" t="s">
-        <v>252</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1980" spans="1:2">
       <c r="A1980" t="s">
         <v>2052</v>
       </c>
       <c r="B1980" t="s">
-        <v>163</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1981" spans="1:2">
       <c r="A1981" t="s">
         <v>2053</v>
       </c>
       <c r="B1981" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
     </row>
     <row r="1982" spans="1:2">
       <c r="A1982" t="s">
         <v>2054</v>
       </c>
       <c r="B1982" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1983" spans="1:2">
       <c r="A1983" t="s">
         <v>2055</v>
       </c>
       <c r="B1983" t="s">
-        <v>252</v>
+        <v>171</v>
       </c>
     </row>
     <row r="1984" spans="1:2">
       <c r="A1984" t="s">
         <v>2056</v>
       </c>
       <c r="B1984" t="s">
-        <v>1173</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1985" spans="1:2">
       <c r="A1985" t="s">
         <v>2057</v>
       </c>
       <c r="B1985" t="s">
-        <v>27</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1986" spans="1:2">
       <c r="A1986" t="s">
         <v>2058</v>
       </c>
       <c r="B1986" t="s">
-        <v>6</v>
+        <v>208</v>
       </c>
     </row>
     <row r="1987" spans="1:2">
       <c r="A1987" t="s">
         <v>2059</v>
       </c>
       <c r="B1987" t="s">
-        <v>27</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1988" spans="1:2">
       <c r="A1988" t="s">
         <v>2060</v>
       </c>
       <c r="B1988" t="s">
-        <v>27</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1989" spans="1:2">
       <c r="A1989" t="s">
         <v>2061</v>
       </c>
       <c r="B1989" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1990" spans="1:2">
       <c r="A1990" t="s">
         <v>2062</v>
       </c>
       <c r="B1990" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
     </row>
     <row r="1991" spans="1:2">
       <c r="A1991" t="s">
         <v>2063</v>
       </c>
       <c r="B1991" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="1992" spans="1:2">
       <c r="A1992" t="s">
         <v>2064</v>
       </c>
       <c r="B1992" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1993" spans="1:2">
       <c r="A1993" t="s">
         <v>2065</v>
       </c>
       <c r="B1993" t="s">
-        <v>1173</v>
+        <v>306</v>
       </c>
     </row>
     <row r="1994" spans="1:2">
       <c r="A1994" t="s">
         <v>2066</v>
       </c>
       <c r="B1994" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1995" spans="1:2">
       <c r="A1995" t="s">
         <v>2067</v>
       </c>
       <c r="B1995" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1996" spans="1:2">
       <c r="A1996" t="s">
         <v>2068</v>
       </c>
       <c r="B1996" t="s">
-        <v>102</v>
+        <v>751</v>
       </c>
     </row>
     <row r="1997" spans="1:2">
       <c r="A1997" t="s">
         <v>2069</v>
       </c>
       <c r="B1997" t="s">
-        <v>102</v>
+        <v>175</v>
       </c>
     </row>
     <row r="1998" spans="1:2">
       <c r="A1998" t="s">
         <v>2070</v>
       </c>
       <c r="B1998" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
     </row>
     <row r="1999" spans="1:2">
       <c r="A1999" t="s">
         <v>2071</v>
       </c>
       <c r="B1999" t="s">
-        <v>102</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2000" spans="1:2">
       <c r="A2000" t="s">
         <v>2072</v>
       </c>
       <c r="B2000" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2001" spans="1:2">
       <c r="A2001" t="s">
         <v>2073</v>
       </c>
       <c r="B2001" t="s">
-        <v>21</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2002" spans="1:2">
       <c r="A2002" t="s">
         <v>2074</v>
       </c>
       <c r="B2002" t="s">
-        <v>6</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2003" spans="1:2">
       <c r="A2003" t="s">
         <v>2075</v>
       </c>
       <c r="B2003" t="s">
-        <v>252</v>
+        <v>175</v>
       </c>
     </row>
     <row r="2004" spans="1:2">
       <c r="A2004" t="s">
         <v>2076</v>
       </c>
       <c r="B2004" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2005" spans="1:2">
       <c r="A2005" t="s">
         <v>2077</v>
       </c>
       <c r="B2005" t="s">
-        <v>34</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2006" spans="1:2">
       <c r="A2006" t="s">
         <v>2078</v>
       </c>
       <c r="B2006" t="s">
-        <v>6</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2007" spans="1:2">
       <c r="A2007" t="s">
         <v>2079</v>
       </c>
       <c r="B2007" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2008" spans="1:2">
       <c r="A2008" t="s">
         <v>2080</v>
       </c>
       <c r="B2008" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2009" spans="1:2">
       <c r="A2009" t="s">
         <v>2081</v>
       </c>
       <c r="B2009" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2010" spans="1:2">
       <c r="A2010" t="s">
         <v>2082</v>
       </c>
       <c r="B2010" t="s">
-        <v>4</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2011" spans="1:2">
       <c r="A2011" t="s">
         <v>2083</v>
       </c>
       <c r="B2011" t="s">
-        <v>163</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2012" spans="1:2">
       <c r="A2012" t="s">
         <v>2084</v>
       </c>
       <c r="B2012" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2013" spans="1:2">
       <c r="A2013" t="s">
         <v>2085</v>
       </c>
       <c r="B2013" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2014" spans="1:2">
       <c r="A2014" t="s">
         <v>2086</v>
       </c>
       <c r="B2014" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2015" spans="1:2">
       <c r="A2015" t="s">
         <v>2087</v>
       </c>
       <c r="B2015" t="s">
-        <v>34</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2016" spans="1:2">
       <c r="A2016" t="s">
         <v>2088</v>
       </c>
       <c r="B2016" t="s">
-        <v>1223</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2017" spans="1:2">
       <c r="A2017" t="s">
         <v>2089</v>
       </c>
       <c r="B2017" t="s">
-        <v>1223</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2018" spans="1:2">
       <c r="A2018" t="s">
         <v>2090</v>
       </c>
       <c r="B2018" t="s">
-        <v>855</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2019" spans="1:2">
       <c r="A2019" t="s">
         <v>2091</v>
       </c>
       <c r="B2019" t="s">
-        <v>46</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="2020" spans="1:2">
       <c r="A2020" t="s">
         <v>2092</v>
       </c>
       <c r="B2020" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2021" spans="1:2">
       <c r="A2021" t="s">
         <v>2093</v>
       </c>
       <c r="B2021" t="s">
-        <v>1223</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2022" spans="1:2">
       <c r="A2022" t="s">
         <v>2094</v>
       </c>
       <c r="B2022" t="s">
-        <v>252</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2023" spans="1:2">
       <c r="A2023" t="s">
         <v>2095</v>
       </c>
       <c r="B2023" t="s">
-        <v>6</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2024" spans="1:2">
       <c r="A2024" t="s">
         <v>2096</v>
       </c>
       <c r="B2024" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2025" spans="1:2">
       <c r="A2025" t="s">
         <v>2097</v>
       </c>
       <c r="B2025" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2026" spans="1:2">
       <c r="A2026" t="s">
         <v>2098</v>
       </c>
       <c r="B2026" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2027" spans="1:2">
       <c r="A2027" t="s">
         <v>2099</v>
       </c>
       <c r="B2027" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2028" spans="1:2">
       <c r="A2028" t="s">
         <v>2100</v>
       </c>
       <c r="B2028" t="s">
-        <v>6</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="2029" spans="1:2">
       <c r="A2029" t="s">
         <v>2101</v>
       </c>
       <c r="B2029" t="s">
-        <v>160</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2030" spans="1:2">
       <c r="A2030" t="s">
         <v>2102</v>
       </c>
       <c r="B2030" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2031" spans="1:2">
       <c r="A2031" t="s">
         <v>2103</v>
       </c>
       <c r="B2031" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2032" spans="1:2">
       <c r="A2032" t="s">
         <v>2104</v>
       </c>
       <c r="B2032" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2033" spans="1:2">
       <c r="A2033" t="s">
         <v>2105</v>
       </c>
       <c r="B2033" t="s">
-        <v>325</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2034" spans="1:2">
       <c r="A2034" t="s">
         <v>2106</v>
       </c>
       <c r="B2034" t="s">
-        <v>403</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2035" spans="1:2">
       <c r="A2035" t="s">
         <v>2107</v>
       </c>
       <c r="B2035" t="s">
-        <v>102</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2036" spans="1:2">
       <c r="A2036" t="s">
         <v>2108</v>
       </c>
       <c r="B2036" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2037" spans="1:2">
       <c r="A2037" t="s">
         <v>2109</v>
       </c>
       <c r="B2037" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2038" spans="1:2">
       <c r="A2038" t="s">
         <v>2110</v>
       </c>
       <c r="B2038" t="s">
-        <v>189</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2039" spans="1:2">
       <c r="A2039" t="s">
         <v>2111</v>
       </c>
       <c r="B2039" t="s">
-        <v>396</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2040" spans="1:2">
       <c r="A2040" t="s">
         <v>2112</v>
       </c>
       <c r="B2040" t="s">
-        <v>4</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2041" spans="1:2">
       <c r="A2041" t="s">
         <v>2113</v>
       </c>
       <c r="B2041" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2042" spans="1:2">
       <c r="A2042" t="s">
         <v>2114</v>
       </c>
       <c r="B2042" t="s">
-        <v>403</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2043" spans="1:2">
       <c r="A2043" t="s">
         <v>2115</v>
       </c>
       <c r="B2043" t="s">
-        <v>252</v>
+        <v>14</v>
       </c>
     </row>
     <row r="2044" spans="1:2">
       <c r="A2044" t="s">
         <v>2116</v>
       </c>
       <c r="B2044" t="s">
-        <v>323</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2045" spans="1:2">
       <c r="A2045" t="s">
         <v>2117</v>
       </c>
       <c r="B2045" t="s">
-        <v>21</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2046" spans="1:2">
       <c r="A2046" t="s">
         <v>2118</v>
       </c>
       <c r="B2046" t="s">
-        <v>252</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2047" spans="1:2">
       <c r="A2047" t="s">
         <v>2119</v>
       </c>
       <c r="B2047" t="s">
-        <v>27</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2048" spans="1:2">
       <c r="A2048" t="s">
         <v>2120</v>
       </c>
       <c r="B2048" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2049" spans="1:2">
       <c r="A2049" t="s">
         <v>2121</v>
       </c>
       <c r="B2049" t="s">
-        <v>299</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2050" spans="1:2">
       <c r="A2050" t="s">
         <v>2122</v>
       </c>
       <c r="B2050" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2051" spans="1:2">
       <c r="A2051" t="s">
         <v>2123</v>
       </c>
       <c r="B2051" t="s">
-        <v>27</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2052" spans="1:2">
       <c r="A2052" t="s">
         <v>2124</v>
       </c>
       <c r="B2052" t="s">
-        <v>81</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2053" spans="1:2">
       <c r="A2053" t="s">
         <v>2125</v>
       </c>
       <c r="B2053" t="s">
-        <v>81</v>
+        <v>864</v>
       </c>
     </row>
     <row r="2054" spans="1:2">
       <c r="A2054" t="s">
         <v>2126</v>
       </c>
       <c r="B2054" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2055" spans="1:2">
       <c r="A2055" t="s">
         <v>2127</v>
       </c>
       <c r="B2055" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2056" spans="1:2">
       <c r="A2056" t="s">
         <v>2128</v>
       </c>
       <c r="B2056" t="s">
-        <v>4</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2057" spans="1:2">
       <c r="A2057" t="s">
         <v>2129</v>
       </c>
       <c r="B2057" t="s">
-        <v>81</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2058" spans="1:2">
       <c r="A2058" t="s">
         <v>2130</v>
       </c>
       <c r="B2058" t="s">
-        <v>396</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2059" spans="1:2">
       <c r="A2059" t="s">
         <v>2131</v>
       </c>
       <c r="B2059" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2060" spans="1:2">
       <c r="A2060" t="s">
         <v>2132</v>
       </c>
       <c r="B2060" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2061" spans="1:2">
       <c r="A2061" t="s">
         <v>2133</v>
       </c>
       <c r="B2061" t="s">
-        <v>81</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2062" spans="1:2">
       <c r="A2062" t="s">
         <v>2134</v>
       </c>
       <c r="B2062" t="s">
-        <v>252</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2063" spans="1:2">
       <c r="A2063" t="s">
         <v>2135</v>
       </c>
       <c r="B2063" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2064" spans="1:2">
       <c r="A2064" t="s">
         <v>2136</v>
       </c>
       <c r="B2064" t="s">
-        <v>743</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2065" spans="1:2">
       <c r="A2065" t="s">
         <v>2137</v>
       </c>
       <c r="B2065" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2066" spans="1:2">
       <c r="A2066" t="s">
         <v>2138</v>
       </c>
       <c r="B2066" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="2067" spans="1:2">
       <c r="A2067" t="s">
         <v>2139</v>
       </c>
       <c r="B2067" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2068" spans="1:2">
       <c r="A2068" t="s">
         <v>2140</v>
       </c>
       <c r="B2068" t="s">
-        <v>170</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2069" spans="1:2">
       <c r="A2069" t="s">
         <v>2141</v>
       </c>
       <c r="B2069" t="s">
-        <v>34</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2070" spans="1:2">
       <c r="A2070" t="s">
         <v>2142</v>
       </c>
       <c r="B2070" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2071" spans="1:2">
       <c r="A2071" t="s">
         <v>2143</v>
       </c>
       <c r="B2071" t="s">
-        <v>4</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2072" spans="1:2">
       <c r="A2072" t="s">
         <v>2144</v>
       </c>
       <c r="B2072" t="s">
-        <v>403</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2073" spans="1:2">
       <c r="A2073" t="s">
         <v>2145</v>
       </c>
       <c r="B2073" t="s">
-        <v>46</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2074" spans="1:2">
       <c r="A2074" t="s">
         <v>2146</v>
       </c>
       <c r="B2074" t="s">
-        <v>168</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2075" spans="1:2">
       <c r="A2075" t="s">
         <v>2147</v>
       </c>
       <c r="B2075" t="s">
-        <v>40</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2076" spans="1:2">
       <c r="A2076" t="s">
         <v>2148</v>
       </c>
       <c r="B2076" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="2077" spans="1:2">
       <c r="A2077" t="s">
         <v>2149</v>
       </c>
       <c r="B2077" t="s">
-        <v>105</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2078" spans="1:2">
       <c r="A2078" t="s">
         <v>2150</v>
       </c>
       <c r="B2078" t="s">
-        <v>55</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2079" spans="1:2">
       <c r="A2079" t="s">
         <v>2151</v>
       </c>
       <c r="B2079" t="s">
-        <v>9</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2080" spans="1:2">
       <c r="A2080" t="s">
         <v>2152</v>
       </c>
       <c r="B2080" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2081" spans="1:2">
       <c r="A2081" t="s">
         <v>2153</v>
       </c>
       <c r="B2081" t="s">
-        <v>4</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2082" spans="1:2">
       <c r="A2082" t="s">
         <v>2154</v>
       </c>
       <c r="B2082" t="s">
-        <v>1223</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2083" spans="1:2">
       <c r="A2083" t="s">
         <v>2155</v>
       </c>
       <c r="B2083" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2084" spans="1:2">
       <c r="A2084" t="s">
         <v>2156</v>
       </c>
       <c r="B2084" t="s">
-        <v>46</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2085" spans="1:2">
       <c r="A2085" t="s">
         <v>2157</v>
       </c>
       <c r="B2085" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2086" spans="1:2">
       <c r="A2086" t="s">
         <v>2158</v>
       </c>
       <c r="B2086" t="s">
-        <v>168</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2087" spans="1:2">
       <c r="A2087" t="s">
         <v>2159</v>
       </c>
       <c r="B2087" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2088" spans="1:2">
       <c r="A2088" t="s">
         <v>2160</v>
       </c>
       <c r="B2088" t="s">
-        <v>323</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2089" spans="1:2">
       <c r="A2089" t="s">
         <v>2161</v>
       </c>
       <c r="B2089" t="s">
-        <v>146</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2090" spans="1:2">
       <c r="A2090" t="s">
         <v>2162</v>
       </c>
       <c r="B2090" t="s">
-        <v>1173</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2091" spans="1:2">
       <c r="A2091" t="s">
         <v>2163</v>
       </c>
       <c r="B2091" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2092" spans="1:2">
       <c r="A2092" t="s">
         <v>2164</v>
       </c>
       <c r="B2092" t="s">
-        <v>252</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2093" spans="1:2">
       <c r="A2093" t="s">
         <v>2165</v>
       </c>
       <c r="B2093" t="s">
-        <v>120</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2094" spans="1:2">
       <c r="A2094" t="s">
         <v>2166</v>
       </c>
       <c r="B2094" t="s">
-        <v>102</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2095" spans="1:2">
       <c r="A2095" t="s">
         <v>2167</v>
       </c>
       <c r="B2095" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2096" spans="1:2">
       <c r="A2096" t="s">
         <v>2168</v>
       </c>
       <c r="B2096" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2097" spans="1:2">
       <c r="A2097" t="s">
         <v>2169</v>
       </c>
       <c r="B2097" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2098" spans="1:2">
       <c r="A2098" t="s">
         <v>2170</v>
       </c>
       <c r="B2098" t="s">
-        <v>34</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2099" spans="1:2">
       <c r="A2099" t="s">
         <v>2171</v>
       </c>
       <c r="B2099" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2100" spans="1:2">
       <c r="A2100" t="s">
         <v>2172</v>
       </c>
       <c r="B2100" t="s">
-        <v>34</v>
+        <v>751</v>
       </c>
     </row>
     <row r="2101" spans="1:2">
       <c r="A2101" t="s">
         <v>2173</v>
       </c>
       <c r="B2101" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2102" spans="1:2">
       <c r="A2102" t="s">
         <v>2174</v>
       </c>
       <c r="B2102" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2103" spans="1:2">
       <c r="A2103" t="s">
         <v>2175</v>
       </c>
       <c r="B2103" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
     </row>
     <row r="2104" spans="1:2">
       <c r="A2104" t="s">
         <v>2176</v>
       </c>
       <c r="B2104" t="s">
-        <v>102</v>
+        <v>173</v>
       </c>
     </row>
     <row r="2105" spans="1:2">
       <c r="A2105" t="s">
         <v>2177</v>
       </c>
       <c r="B2105" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2106" spans="1:2">
       <c r="A2106" t="s">
         <v>2178</v>
       </c>
       <c r="B2106" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2107" spans="1:2">
       <c r="A2107" t="s">
         <v>2179</v>
       </c>
       <c r="B2107" t="s">
-        <v>403</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2108" spans="1:2">
       <c r="A2108" t="s">
         <v>2180</v>
       </c>
       <c r="B2108" t="s">
-        <v>6</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2109" spans="1:2">
       <c r="A2109" t="s">
         <v>2181</v>
       </c>
       <c r="B2109" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="2110" spans="1:2">
       <c r="A2110" t="s">
         <v>2182</v>
       </c>
       <c r="B2110" t="s">
-        <v>34</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2111" spans="1:2">
       <c r="A2111" t="s">
         <v>2183</v>
       </c>
       <c r="B2111" t="s">
-        <v>252</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2112" spans="1:2">
       <c r="A2112" t="s">
         <v>2184</v>
       </c>
       <c r="B2112" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2113" spans="1:2">
       <c r="A2113" t="s">
         <v>2185</v>
       </c>
       <c r="B2113" t="s">
-        <v>403</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2114" spans="1:2">
       <c r="A2114" t="s">
         <v>2186</v>
       </c>
       <c r="B2114" t="s">
-        <v>4</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2115" spans="1:2">
       <c r="A2115" t="s">
         <v>2187</v>
       </c>
       <c r="B2115" t="s">
-        <v>348</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2116" spans="1:2">
       <c r="A2116" t="s">
         <v>2188</v>
       </c>
       <c r="B2116" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2117" spans="1:2">
       <c r="A2117" t="s">
         <v>2189</v>
       </c>
       <c r="B2117" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2118" spans="1:2">
       <c r="A2118" t="s">
         <v>2190</v>
       </c>
       <c r="B2118" t="s">
-        <v>116</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2119" spans="1:2">
       <c r="A2119" t="s">
         <v>2191</v>
       </c>
       <c r="B2119" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2120" spans="1:2">
       <c r="A2120" t="s">
         <v>2192</v>
       </c>
       <c r="B2120" t="s">
-        <v>252</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2121" spans="1:2">
       <c r="A2121" t="s">
         <v>2193</v>
       </c>
       <c r="B2121" t="s">
-        <v>325</v>
+        <v>77</v>
       </c>
     </row>
     <row r="2122" spans="1:2">
       <c r="A2122" t="s">
         <v>2194</v>
       </c>
       <c r="B2122" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2123" spans="1:2">
       <c r="A2123" t="s">
         <v>2195</v>
       </c>
       <c r="B2123" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2124" spans="1:2">
       <c r="A2124" t="s">
         <v>2196</v>
       </c>
       <c r="B2124" t="s">
-        <v>9</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2125" spans="1:2">
       <c r="A2125" t="s">
         <v>2197</v>
       </c>
       <c r="B2125" t="s">
-        <v>299</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2126" spans="1:2">
       <c r="A2126" t="s">
         <v>2198</v>
       </c>
       <c r="B2126" t="s">
-        <v>27</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="2127" spans="1:2">
       <c r="A2127" t="s">
         <v>2199</v>
       </c>
       <c r="B2127" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2128" spans="1:2">
       <c r="A2128" t="s">
         <v>2200</v>
       </c>
       <c r="B2128" t="s">
-        <v>46</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2129" spans="1:2">
       <c r="A2129" t="s">
         <v>2201</v>
       </c>
       <c r="B2129" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2130" spans="1:2">
       <c r="A2130" t="s">
         <v>2202</v>
       </c>
       <c r="B2130" t="s">
-        <v>325</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2131" spans="1:2">
       <c r="A2131" t="s">
         <v>2203</v>
       </c>
       <c r="B2131" t="s">
-        <v>4</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2132" spans="1:2">
       <c r="A2132" t="s">
         <v>2204</v>
       </c>
       <c r="B2132" t="s">
-        <v>252</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2133" spans="1:2">
       <c r="A2133" t="s">
         <v>2205</v>
       </c>
       <c r="B2133" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2134" spans="1:2">
       <c r="A2134" t="s">
         <v>2206</v>
       </c>
       <c r="B2134" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2135" spans="1:2">
       <c r="A2135" t="s">
         <v>2207</v>
       </c>
       <c r="B2135" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2136" spans="1:2">
       <c r="A2136" t="s">
         <v>2208</v>
       </c>
       <c r="B2136" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2137" spans="1:2">
       <c r="A2137" t="s">
         <v>2209</v>
       </c>
       <c r="B2137" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2138" spans="1:2">
       <c r="A2138" t="s">
         <v>2210</v>
       </c>
       <c r="B2138" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2139" spans="1:2">
       <c r="A2139" t="s">
         <v>2211</v>
       </c>
       <c r="B2139" t="s">
-        <v>323</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2140" spans="1:2">
       <c r="A2140" t="s">
         <v>2212</v>
       </c>
       <c r="B2140" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="2141" spans="1:2">
       <c r="A2141" t="s">
         <v>2213</v>
       </c>
       <c r="B2141" t="s">
-        <v>325</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2142" spans="1:2">
       <c r="A2142" t="s">
         <v>2214</v>
       </c>
       <c r="B2142" t="s">
-        <v>325</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2143" spans="1:2">
       <c r="A2143" t="s">
         <v>2215</v>
       </c>
       <c r="B2143" t="s">
-        <v>21</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2144" spans="1:2">
       <c r="A2144" t="s">
         <v>2216</v>
       </c>
       <c r="B2144" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2145" spans="1:2">
       <c r="A2145" t="s">
         <v>2217</v>
       </c>
       <c r="B2145" t="s">
-        <v>4</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2146" spans="1:2">
       <c r="A2146" t="s">
         <v>2218</v>
       </c>
       <c r="B2146" t="s">
-        <v>325</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2147" spans="1:2">
       <c r="A2147" t="s">
         <v>2219</v>
       </c>
       <c r="B2147" t="s">
-        <v>348</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2148" spans="1:2">
       <c r="A2148" t="s">
         <v>2220</v>
       </c>
       <c r="B2148" t="s">
-        <v>163</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2149" spans="1:2">
       <c r="A2149" t="s">
         <v>2221</v>
       </c>
       <c r="B2149" t="s">
-        <v>9</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2150" spans="1:2">
       <c r="A2150" t="s">
         <v>2222</v>
       </c>
       <c r="B2150" t="s">
-        <v>21</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2151" spans="1:2">
       <c r="A2151" t="s">
         <v>2223</v>
       </c>
       <c r="B2151" t="s">
-        <v>323</v>
+        <v>357</v>
       </c>
     </row>
     <row r="2152" spans="1:2">
       <c r="A2152" t="s">
         <v>2224</v>
       </c>
       <c r="B2152" t="s">
-        <v>252</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2153" spans="1:2">
       <c r="A2153" t="s">
         <v>2225</v>
       </c>
       <c r="B2153" t="s">
-        <v>42</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2154" spans="1:2">
       <c r="A2154" t="s">
         <v>2226</v>
       </c>
       <c r="B2154" t="s">
-        <v>34</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2155" spans="1:2">
       <c r="A2155" t="s">
         <v>2227</v>
       </c>
       <c r="B2155" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2156" spans="1:2">
       <c r="A2156" t="s">
         <v>2228</v>
       </c>
       <c r="B2156" t="s">
-        <v>102</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2157" spans="1:2">
       <c r="A2157" t="s">
         <v>2229</v>
       </c>
       <c r="B2157" t="s">
-        <v>299</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2158" spans="1:2">
       <c r="A2158" t="s">
         <v>2230</v>
       </c>
       <c r="B2158" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
     </row>
     <row r="2159" spans="1:2">
       <c r="A2159" t="s">
         <v>2231</v>
       </c>
       <c r="B2159" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2160" spans="1:2">
       <c r="A2160" t="s">
         <v>2232</v>
       </c>
       <c r="B2160" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2161" spans="1:2">
       <c r="A2161" t="s">
         <v>2233</v>
       </c>
       <c r="B2161" t="s">
-        <v>34</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2162" spans="1:2">
       <c r="A2162" t="s">
         <v>2234</v>
       </c>
       <c r="B2162" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2163" spans="1:2">
       <c r="A2163" t="s">
         <v>2235</v>
       </c>
       <c r="B2163" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2164" spans="1:2">
       <c r="A2164" t="s">
         <v>2236</v>
       </c>
       <c r="B2164" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2165" spans="1:2">
       <c r="A2165" t="s">
         <v>2237</v>
       </c>
       <c r="B2165" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2166" spans="1:2">
       <c r="A2166" t="s">
         <v>2238</v>
       </c>
       <c r="B2166" t="s">
-        <v>102</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2167" spans="1:2">
       <c r="A2167" t="s">
         <v>2239</v>
       </c>
       <c r="B2167" t="s">
-        <v>34</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2168" spans="1:2">
       <c r="A2168" t="s">
         <v>2240</v>
       </c>
       <c r="B2168" t="s">
-        <v>34</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2169" spans="1:2">
       <c r="A2169" t="s">
         <v>2241</v>
       </c>
       <c r="B2169" t="s">
-        <v>323</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2170" spans="1:2">
       <c r="A2170" t="s">
         <v>2242</v>
       </c>
       <c r="B2170" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2171" spans="1:2">
       <c r="A2171" t="s">
         <v>2243</v>
       </c>
       <c r="B2171" t="s">
-        <v>92</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2172" spans="1:2">
       <c r="A2172" t="s">
         <v>2244</v>
       </c>
       <c r="B2172" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
     </row>
     <row r="2173" spans="1:2">
       <c r="A2173" t="s">
         <v>2245</v>
       </c>
       <c r="B2173" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2174" spans="1:2">
       <c r="A2174" t="s">
         <v>2246</v>
       </c>
       <c r="B2174" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2175" spans="1:2">
       <c r="A2175" t="s">
         <v>2247</v>
       </c>
       <c r="B2175" t="s">
-        <v>34</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2176" spans="1:2">
       <c r="A2176" t="s">
         <v>2248</v>
       </c>
       <c r="B2176" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2177" spans="1:2">
       <c r="A2177" t="s">
         <v>2249</v>
       </c>
       <c r="B2177" t="s">
-        <v>34</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2178" spans="1:2">
       <c r="A2178" t="s">
         <v>2250</v>
       </c>
       <c r="B2178" t="s">
-        <v>34</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2179" spans="1:2">
       <c r="A2179" t="s">
         <v>2251</v>
       </c>
       <c r="B2179" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2180" spans="1:2">
       <c r="A2180" t="s">
         <v>2252</v>
       </c>
       <c r="B2180" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2181" spans="1:2">
       <c r="A2181" t="s">
         <v>2253</v>
       </c>
       <c r="B2181" t="s">
-        <v>102</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2182" spans="1:2">
       <c r="A2182" t="s">
         <v>2254</v>
       </c>
       <c r="B2182" t="s">
-        <v>325</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2183" spans="1:2">
       <c r="A2183" t="s">
         <v>2255</v>
       </c>
       <c r="B2183" t="s">
-        <v>55</v>
+        <v>357</v>
       </c>
     </row>
     <row r="2184" spans="1:2">
       <c r="A2184" t="s">
         <v>2256</v>
       </c>
       <c r="B2184" t="s">
-        <v>4</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2185" spans="1:2">
       <c r="A2185" t="s">
         <v>2257</v>
       </c>
       <c r="B2185" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2186" spans="1:2">
       <c r="A2186" t="s">
         <v>2258</v>
       </c>
       <c r="B2186" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2187" spans="1:2">
       <c r="A2187" t="s">
         <v>2259</v>
       </c>
       <c r="B2187" t="s">
-        <v>27</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2188" spans="1:2">
       <c r="A2188" t="s">
         <v>2260</v>
       </c>
       <c r="B2188" t="s">
-        <v>168</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2189" spans="1:2">
       <c r="A2189" t="s">
         <v>2261</v>
       </c>
       <c r="B2189" t="s">
-        <v>102</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2190" spans="1:2">
       <c r="A2190" t="s">
         <v>2262</v>
       </c>
       <c r="B2190" t="s">
-        <v>252</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2191" spans="1:2">
       <c r="A2191" t="s">
         <v>2263</v>
       </c>
       <c r="B2191" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2192" spans="1:2">
       <c r="A2192" t="s">
         <v>2264</v>
       </c>
       <c r="B2192" t="s">
-        <v>34</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2193" spans="1:2">
       <c r="A2193" t="s">
         <v>2265</v>
       </c>
       <c r="B2193" t="s">
-        <v>34</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2194" spans="1:2">
       <c r="A2194" t="s">
         <v>2266</v>
       </c>
       <c r="B2194" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2195" spans="1:2">
       <c r="A2195" t="s">
         <v>2267</v>
       </c>
       <c r="B2195" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2196" spans="1:2">
       <c r="A2196" t="s">
         <v>2268</v>
       </c>
       <c r="B2196" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2197" spans="1:2">
       <c r="A2197" t="s">
         <v>2269</v>
       </c>
       <c r="B2197" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2198" spans="1:2">
       <c r="A2198" t="s">
         <v>2270</v>
       </c>
       <c r="B2198" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2199" spans="1:2">
       <c r="A2199" t="s">
         <v>2271</v>
       </c>
       <c r="B2199" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2200" spans="1:2">
       <c r="A2200" t="s">
         <v>2272</v>
       </c>
       <c r="B2200" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2201" spans="1:2">
       <c r="A2201" t="s">
         <v>2273</v>
       </c>
       <c r="B2201" t="s">
-        <v>4</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2202" spans="1:2">
       <c r="A2202" t="s">
         <v>2274</v>
       </c>
       <c r="B2202" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2203" spans="1:2">
       <c r="A2203" t="s">
         <v>2275</v>
       </c>
       <c r="B2203" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2204" spans="1:2">
       <c r="A2204" t="s">
         <v>2276</v>
       </c>
       <c r="B2204" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2205" spans="1:2">
       <c r="A2205" t="s">
         <v>2277</v>
       </c>
       <c r="B2205" t="s">
-        <v>1173</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2206" spans="1:2">
       <c r="A2206" t="s">
         <v>2278</v>
       </c>
       <c r="B2206" t="s">
-        <v>160</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2207" spans="1:2">
       <c r="A2207" t="s">
         <v>2279</v>
       </c>
       <c r="B2207" t="s">
-        <v>299</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2208" spans="1:2">
       <c r="A2208" t="s">
         <v>2280</v>
       </c>
       <c r="B2208" t="s">
-        <v>4</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2209" spans="1:2">
       <c r="A2209" t="s">
         <v>2281</v>
       </c>
       <c r="B2209" t="s">
-        <v>396</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2210" spans="1:2">
       <c r="A2210" t="s">
         <v>2282</v>
       </c>
       <c r="B2210" t="s">
-        <v>384</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2211" spans="1:2">
       <c r="A2211" t="s">
         <v>2283</v>
       </c>
       <c r="B2211" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2212" spans="1:2">
       <c r="A2212" t="s">
         <v>2284</v>
       </c>
       <c r="B2212" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2213" spans="1:2">
       <c r="A2213" t="s">
         <v>2285</v>
       </c>
       <c r="B2213" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2214" spans="1:2">
       <c r="A2214" t="s">
         <v>2286</v>
       </c>
       <c r="B2214" t="s">
-        <v>348</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2215" spans="1:2">
       <c r="A2215" t="s">
         <v>2287</v>
       </c>
       <c r="B2215" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2216" spans="1:2">
       <c r="A2216" t="s">
         <v>2288</v>
       </c>
       <c r="B2216" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2217" spans="1:2">
       <c r="A2217" t="s">
         <v>2289</v>
       </c>
       <c r="B2217" t="s">
-        <v>46</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2218" spans="1:2">
       <c r="A2218" t="s">
         <v>2290</v>
       </c>
       <c r="B2218" t="s">
-        <v>34</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2219" spans="1:2">
       <c r="A2219" t="s">
         <v>2291</v>
       </c>
       <c r="B2219" t="s">
-        <v>325</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2220" spans="1:2">
       <c r="A2220" t="s">
         <v>2292</v>
       </c>
       <c r="B2220" t="s">
-        <v>189</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2221" spans="1:2">
       <c r="A2221" t="s">
         <v>2293</v>
       </c>
       <c r="B2221" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2222" spans="1:2">
       <c r="A2222" t="s">
         <v>2294</v>
       </c>
       <c r="B2222" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2223" spans="1:2">
       <c r="A2223" t="s">
         <v>2295</v>
       </c>
       <c r="B2223" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2224" spans="1:2">
       <c r="A2224" t="s">
         <v>2296</v>
       </c>
       <c r="B2224" t="s">
-        <v>403</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2225" spans="1:2">
       <c r="A2225" t="s">
         <v>2297</v>
       </c>
       <c r="B2225" t="s">
-        <v>323</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2226" spans="1:2">
       <c r="A2226" t="s">
         <v>2298</v>
       </c>
       <c r="B2226" t="s">
-        <v>323</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2227" spans="1:2">
       <c r="A2227" t="s">
         <v>2299</v>
       </c>
       <c r="B2227" t="s">
-        <v>323</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2228" spans="1:2">
       <c r="A2228" t="s">
         <v>2300</v>
       </c>
       <c r="B2228" t="s">
-        <v>299</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2229" spans="1:2">
       <c r="A2229" t="s">
         <v>2301</v>
       </c>
       <c r="B2229" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2230" spans="1:2">
       <c r="A2230" t="s">
         <v>2302</v>
       </c>
       <c r="B2230" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2231" spans="1:2">
       <c r="A2231" t="s">
         <v>2303</v>
       </c>
       <c r="B2231" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2232" spans="1:2">
       <c r="A2232" t="s">
         <v>2304</v>
       </c>
       <c r="B2232" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2233" spans="1:2">
       <c r="A2233" t="s">
         <v>2305</v>
       </c>
       <c r="B2233" t="s">
-        <v>6</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2234" spans="1:2">
       <c r="A2234" t="s">
         <v>2306</v>
       </c>
       <c r="B2234" t="s">
-        <v>27</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2235" spans="1:2">
       <c r="A2235" t="s">
         <v>2307</v>
       </c>
       <c r="B2235" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2236" spans="1:2">
       <c r="A2236" t="s">
         <v>2308</v>
       </c>
       <c r="B2236" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2237" spans="1:2">
       <c r="A2237" t="s">
         <v>2309</v>
       </c>
       <c r="B2237" t="s">
-        <v>384</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2238" spans="1:2">
       <c r="A2238" t="s">
         <v>2310</v>
       </c>
       <c r="B2238" t="s">
-        <v>189</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2239" spans="1:2">
       <c r="A2239" t="s">
         <v>2311</v>
       </c>
       <c r="B2239" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="2240" spans="1:2">
       <c r="A2240" t="s">
         <v>2312</v>
       </c>
       <c r="B2240" t="s">
-        <v>299</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2241" spans="1:2">
       <c r="A2241" t="s">
         <v>2313</v>
       </c>
       <c r="B2241" t="s">
-        <v>323</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2242" spans="1:2">
       <c r="A2242" t="s">
         <v>2314</v>
       </c>
       <c r="B2242" t="s">
-        <v>299</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="2243" spans="1:2">
       <c r="A2243" t="s">
         <v>2315</v>
       </c>
       <c r="B2243" t="s">
-        <v>55</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2244" spans="1:2">
       <c r="A2244" t="s">
         <v>2316</v>
       </c>
       <c r="B2244" t="s">
-        <v>9</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2245" spans="1:2">
       <c r="A2245" t="s">
         <v>2317</v>
       </c>
       <c r="B2245" t="s">
-        <v>34</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2246" spans="1:2">
       <c r="A2246" t="s">
         <v>2318</v>
       </c>
       <c r="B2246" t="s">
-        <v>42</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2247" spans="1:2">
       <c r="A2247" t="s">
         <v>2319</v>
       </c>
       <c r="B2247" t="s">
-        <v>18</v>
+        <v>343</v>
       </c>
     </row>
     <row r="2248" spans="1:2">
       <c r="A2248" t="s">
         <v>2320</v>
       </c>
       <c r="B2248" t="s">
-        <v>299</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2249" spans="1:2">
       <c r="A2249" t="s">
         <v>2321</v>
       </c>
       <c r="B2249" t="s">
-        <v>299</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2250" spans="1:2">
       <c r="A2250" t="s">
         <v>2322</v>
       </c>
       <c r="B2250" t="s">
-        <v>323</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2251" spans="1:2">
       <c r="A2251" t="s">
         <v>2323</v>
       </c>
       <c r="B2251" t="s">
-        <v>323</v>
+        <v>357</v>
       </c>
     </row>
     <row r="2252" spans="1:2">
       <c r="A2252" t="s">
         <v>2324</v>
       </c>
       <c r="B2252" t="s">
-        <v>299</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2253" spans="1:2">
       <c r="A2253" t="s">
         <v>2325</v>
       </c>
       <c r="B2253" t="s">
-        <v>323</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2254" spans="1:2">
       <c r="A2254" t="s">
         <v>2326</v>
       </c>
       <c r="B2254" t="s">
-        <v>323</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2255" spans="1:2">
       <c r="A2255" t="s">
         <v>2327</v>
       </c>
       <c r="B2255" t="s">
-        <v>323</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2256" spans="1:2">
       <c r="A2256" t="s">
         <v>2328</v>
       </c>
       <c r="B2256" t="s">
-        <v>323</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2257" spans="1:2">
       <c r="A2257" t="s">
         <v>2329</v>
       </c>
       <c r="B2257" t="s">
-        <v>323</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2258" spans="1:2">
       <c r="A2258" t="s">
         <v>2330</v>
       </c>
       <c r="B2258" t="s">
-        <v>323</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2259" spans="1:2">
       <c r="A2259" t="s">
         <v>2331</v>
       </c>
       <c r="B2259" t="s">
-        <v>218</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2260" spans="1:2">
       <c r="A2260" t="s">
         <v>2332</v>
       </c>
       <c r="B2260" t="s">
-        <v>299</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2261" spans="1:2">
       <c r="A2261" t="s">
         <v>2333</v>
       </c>
       <c r="B2261" t="s">
-        <v>299</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2262" spans="1:2">
       <c r="A2262" t="s">
         <v>2334</v>
       </c>
       <c r="B2262" t="s">
-        <v>252</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2263" spans="1:2">
       <c r="A2263" t="s">
         <v>2335</v>
       </c>
       <c r="B2263" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2264" spans="1:2">
       <c r="A2264" t="s">
         <v>2336</v>
       </c>
       <c r="B2264" t="s">
-        <v>122</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2265" spans="1:2">
       <c r="A2265" t="s">
         <v>2337</v>
       </c>
       <c r="B2265" t="s">
-        <v>46</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2266" spans="1:2">
       <c r="A2266" t="s">
         <v>2338</v>
       </c>
       <c r="B2266" t="s">
-        <v>66</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2267" spans="1:2">
       <c r="A2267" t="s">
         <v>2339</v>
       </c>
       <c r="B2267" t="s">
-        <v>403</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2268" spans="1:2">
       <c r="A2268" t="s">
         <v>2340</v>
       </c>
       <c r="B2268" t="s">
-        <v>403</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2269" spans="1:2">
       <c r="A2269" t="s">
         <v>2341</v>
       </c>
       <c r="B2269" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2270" spans="1:2">
       <c r="A2270" t="s">
         <v>2342</v>
       </c>
       <c r="B2270" t="s">
-        <v>46</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2271" spans="1:2">
       <c r="A2271" t="s">
         <v>2343</v>
       </c>
       <c r="B2271" t="s">
-        <v>4</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2272" spans="1:2">
       <c r="A2272" t="s">
         <v>2344</v>
       </c>
       <c r="B2272" t="s">
-        <v>1173</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2273" spans="1:2">
       <c r="A2273" t="s">
         <v>2345</v>
       </c>
       <c r="B2273" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2274" spans="1:2">
       <c r="A2274" t="s">
         <v>2346</v>
       </c>
       <c r="B2274" t="s">
-        <v>9</v>
+        <v>343</v>
       </c>
     </row>
     <row r="2275" spans="1:2">
       <c r="A2275" t="s">
         <v>2347</v>
       </c>
       <c r="B2275" t="s">
-        <v>299</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2276" spans="1:2">
       <c r="A2276" t="s">
         <v>2348</v>
       </c>
       <c r="B2276" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2277" spans="1:2">
       <c r="A2277" t="s">
         <v>2349</v>
       </c>
       <c r="B2277" t="s">
-        <v>34</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2278" spans="1:2">
       <c r="A2278" t="s">
         <v>2350</v>
       </c>
       <c r="B2278" t="s">
-        <v>4</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2279" spans="1:2">
       <c r="A2279" t="s">
         <v>2351</v>
       </c>
       <c r="B2279" t="s">
-        <v>49</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2280" spans="1:2">
       <c r="A2280" t="s">
         <v>2352</v>
       </c>
       <c r="B2280" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2281" spans="1:2">
       <c r="A2281" t="s">
         <v>2353</v>
       </c>
       <c r="B2281" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2282" spans="1:2">
       <c r="A2282" t="s">
         <v>2354</v>
       </c>
       <c r="B2282" t="s">
-        <v>403</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2283" spans="1:2">
       <c r="A2283" t="s">
         <v>2355</v>
       </c>
       <c r="B2283" t="s">
-        <v>120</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2284" spans="1:2">
       <c r="A2284" t="s">
         <v>2356</v>
       </c>
       <c r="B2284" t="s">
-        <v>396</v>
+        <v>18</v>
       </c>
     </row>
     <row r="2285" spans="1:2">
       <c r="A2285" t="s">
         <v>2357</v>
       </c>
       <c r="B2285" t="s">
-        <v>396</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2286" spans="1:2">
       <c r="A2286" t="s">
         <v>2358</v>
       </c>
       <c r="B2286" t="s">
-        <v>396</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2287" spans="1:2">
       <c r="A2287" t="s">
         <v>2359</v>
       </c>
       <c r="B2287" t="s">
-        <v>396</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2288" spans="1:2">
       <c r="A2288" t="s">
         <v>2360</v>
       </c>
       <c r="B2288" t="s">
-        <v>396</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2289" spans="1:2">
       <c r="A2289" t="s">
         <v>2361</v>
       </c>
       <c r="B2289" t="s">
-        <v>396</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2290" spans="1:2">
       <c r="A2290" t="s">
         <v>2362</v>
       </c>
       <c r="B2290" t="s">
-        <v>396</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2291" spans="1:2">
       <c r="A2291" t="s">
         <v>2363</v>
       </c>
       <c r="B2291" t="s">
-        <v>34</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2292" spans="1:2">
       <c r="A2292" t="s">
         <v>2364</v>
       </c>
       <c r="B2292" t="s">
-        <v>6</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2293" spans="1:2">
       <c r="A2293" t="s">
         <v>2365</v>
       </c>
       <c r="B2293" t="s">
-        <v>46</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2294" spans="1:2">
       <c r="A2294" t="s">
         <v>2366</v>
       </c>
       <c r="B2294" t="s">
-        <v>218</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2295" spans="1:2">
       <c r="A2295" t="s">
         <v>2367</v>
       </c>
       <c r="B2295" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2296" spans="1:2">
       <c r="A2296" t="s">
         <v>2368</v>
       </c>
       <c r="B2296" t="s">
-        <v>14</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2297" spans="1:2">
       <c r="A2297" t="s">
         <v>2369</v>
       </c>
       <c r="B2297" t="s">
-        <v>81</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2298" spans="1:2">
       <c r="A2298" t="s">
         <v>2370</v>
       </c>
       <c r="B2298" t="s">
-        <v>34</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2299" spans="1:2">
       <c r="A2299" t="s">
         <v>2371</v>
       </c>
       <c r="B2299" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2300" spans="1:2">
       <c r="A2300" t="s">
         <v>2372</v>
       </c>
       <c r="B2300" t="s">
-        <v>34</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2301" spans="1:2">
       <c r="A2301" t="s">
         <v>2373</v>
       </c>
       <c r="B2301" t="s">
-        <v>252</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2302" spans="1:2">
       <c r="A2302" t="s">
         <v>2374</v>
       </c>
       <c r="B2302" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2303" spans="1:2">
       <c r="A2303" t="s">
         <v>2375</v>
       </c>
       <c r="B2303" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2304" spans="1:2">
       <c r="A2304" t="s">
         <v>2376</v>
       </c>
       <c r="B2304" t="s">
-        <v>1173</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2305" spans="1:2">
       <c r="A2305" t="s">
         <v>2377</v>
       </c>
       <c r="B2305" t="s">
-        <v>34</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2306" spans="1:2">
       <c r="A2306" t="s">
         <v>2378</v>
       </c>
       <c r="B2306" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2307" spans="1:2">
       <c r="A2307" t="s">
         <v>2379</v>
       </c>
       <c r="B2307" t="s">
-        <v>189</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2308" spans="1:2">
       <c r="A2308" t="s">
         <v>2380</v>
       </c>
       <c r="B2308" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2309" spans="1:2">
       <c r="A2309" t="s">
         <v>2381</v>
       </c>
       <c r="B2309" t="s">
-        <v>323</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="2310" spans="1:2">
       <c r="A2310" t="s">
         <v>2382</v>
       </c>
       <c r="B2310" t="s">
-        <v>323</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2311" spans="1:2">
       <c r="A2311" t="s">
         <v>2383</v>
       </c>
       <c r="B2311" t="s">
-        <v>332</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2312" spans="1:2">
       <c r="A2312" t="s">
         <v>2384</v>
       </c>
       <c r="B2312" t="s">
-        <v>31</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2313" spans="1:2">
       <c r="A2313" t="s">
         <v>2385</v>
       </c>
       <c r="B2313" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2314" spans="1:2">
       <c r="A2314" t="s">
         <v>2386</v>
       </c>
       <c r="B2314" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2315" spans="1:2">
       <c r="A2315" t="s">
         <v>2387</v>
       </c>
       <c r="B2315" t="s">
-        <v>218</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2316" spans="1:2">
       <c r="A2316" t="s">
         <v>2388</v>
       </c>
       <c r="B2316" t="s">
-        <v>130</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2317" spans="1:2">
       <c r="A2317" t="s">
         <v>2389</v>
       </c>
       <c r="B2317" t="s">
-        <v>120</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2318" spans="1:2">
       <c r="A2318" t="s">
         <v>2390</v>
       </c>
       <c r="B2318" t="s">
-        <v>130</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2319" spans="1:2">
       <c r="A2319" t="s">
         <v>2391</v>
       </c>
       <c r="B2319" t="s">
-        <v>71</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2320" spans="1:2">
       <c r="A2320" t="s">
         <v>2392</v>
       </c>
       <c r="B2320" t="s">
-        <v>246</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2321" spans="1:2">
       <c r="A2321" t="s">
         <v>2393</v>
       </c>
       <c r="B2321" t="s">
-        <v>1007</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2322" spans="1:2">
       <c r="A2322" t="s">
         <v>2394</v>
       </c>
       <c r="B2322" t="s">
-        <v>1007</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2323" spans="1:2">
       <c r="A2323" t="s">
         <v>2395</v>
       </c>
       <c r="B2323" t="s">
-        <v>332</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2324" spans="1:2">
       <c r="A2324" t="s">
         <v>2396</v>
       </c>
       <c r="B2324" t="s">
-        <v>31</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2325" spans="1:2">
       <c r="A2325" t="s">
         <v>2397</v>
       </c>
       <c r="B2325" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2326" spans="1:2">
       <c r="A2326" t="s">
         <v>2398</v>
       </c>
       <c r="B2326" t="s">
-        <v>332</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2327" spans="1:2">
       <c r="A2327" t="s">
         <v>2399</v>
       </c>
       <c r="B2327" t="s">
-        <v>49</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2328" spans="1:2">
       <c r="A2328" t="s">
         <v>2400</v>
       </c>
       <c r="B2328" t="s">
-        <v>246</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2329" spans="1:2">
       <c r="A2329" t="s">
         <v>2401</v>
       </c>
       <c r="B2329" t="s">
-        <v>168</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2330" spans="1:2">
       <c r="A2330" t="s">
         <v>2402</v>
       </c>
       <c r="B2330" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2331" spans="1:2">
       <c r="A2331" t="s">
         <v>2403</v>
       </c>
       <c r="B2331" t="s">
-        <v>396</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2332" spans="1:2">
       <c r="A2332" t="s">
         <v>2404</v>
       </c>
       <c r="B2332" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2333" spans="1:2">
       <c r="A2333" t="s">
         <v>2405</v>
       </c>
       <c r="B2333" t="s">
-        <v>218</v>
+        <v>14</v>
       </c>
     </row>
     <row r="2334" spans="1:2">
       <c r="A2334" t="s">
         <v>2406</v>
       </c>
       <c r="B2334" t="s">
-        <v>27</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2335" spans="1:2">
       <c r="A2335" t="s">
         <v>2407</v>
       </c>
       <c r="B2335" t="s">
-        <v>743</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2336" spans="1:2">
       <c r="A2336" t="s">
         <v>2408</v>
       </c>
       <c r="B2336" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2337" spans="1:2">
       <c r="A2337" t="s">
         <v>2409</v>
       </c>
       <c r="B2337" t="s">
-        <v>130</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2338" spans="1:2">
       <c r="A2338" t="s">
         <v>2410</v>
       </c>
       <c r="B2338" t="s">
-        <v>487</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2339" spans="1:2">
       <c r="A2339" t="s">
         <v>2411</v>
       </c>
       <c r="B2339" t="s">
-        <v>246</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2340" spans="1:2">
       <c r="A2340" t="s">
         <v>2412</v>
       </c>
       <c r="B2340" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2341" spans="1:2">
       <c r="A2341" t="s">
         <v>2413</v>
       </c>
       <c r="B2341" t="s">
-        <v>189</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="2342" spans="1:2">
       <c r="A2342" t="s">
         <v>2414</v>
       </c>
       <c r="B2342" t="s">
-        <v>246</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2343" spans="1:2">
       <c r="A2343" t="s">
         <v>2415</v>
       </c>
       <c r="B2343" t="s">
-        <v>325</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2344" spans="1:2">
       <c r="A2344" t="s">
         <v>2416</v>
       </c>
       <c r="B2344" t="s">
-        <v>348</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2345" spans="1:2">
       <c r="A2345" t="s">
         <v>2417</v>
       </c>
       <c r="B2345" t="s">
-        <v>855</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2346" spans="1:2">
       <c r="A2346" t="s">
         <v>2418</v>
       </c>
       <c r="B2346" t="s">
-        <v>259</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2347" spans="1:2">
       <c r="A2347" t="s">
         <v>2419</v>
       </c>
       <c r="B2347" t="s">
-        <v>21</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2348" spans="1:2">
       <c r="A2348" t="s">
         <v>2420</v>
       </c>
       <c r="B2348" t="s">
-        <v>1173</v>
+        <v>339</v>
       </c>
     </row>
     <row r="2349" spans="1:2">
       <c r="A2349" t="s">
         <v>2421</v>
       </c>
       <c r="B2349" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2350" spans="1:2">
       <c r="A2350" t="s">
         <v>2422</v>
       </c>
       <c r="B2350" t="s">
-        <v>246</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2351" spans="1:2">
       <c r="A2351" t="s">
         <v>2423</v>
       </c>
       <c r="B2351" t="s">
-        <v>146</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2352" spans="1:2">
       <c r="A2352" t="s">
         <v>2424</v>
       </c>
       <c r="B2352" t="s">
-        <v>122</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2353" spans="1:2">
       <c r="A2353" t="s">
         <v>2425</v>
       </c>
       <c r="B2353" t="s">
-        <v>120</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2354" spans="1:2">
       <c r="A2354" t="s">
         <v>2426</v>
       </c>
       <c r="B2354" t="s">
-        <v>168</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2355" spans="1:2">
       <c r="A2355" t="s">
         <v>2427</v>
       </c>
       <c r="B2355" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2356" spans="1:2">
       <c r="A2356" t="s">
         <v>2428</v>
       </c>
       <c r="B2356" t="s">
-        <v>743</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2357" spans="1:2">
       <c r="A2357" t="s">
         <v>2429</v>
       </c>
       <c r="B2357" t="s">
-        <v>9</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2358" spans="1:2">
       <c r="A2358" t="s">
         <v>2430</v>
       </c>
       <c r="B2358" t="s">
-        <v>6</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2359" spans="1:2">
       <c r="A2359" t="s">
         <v>2431</v>
       </c>
       <c r="B2359" t="s">
-        <v>743</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="2360" spans="1:2">
       <c r="A2360" t="s">
         <v>2432</v>
       </c>
       <c r="B2360" t="s">
-        <v>743</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="2361" spans="1:2">
       <c r="A2361" t="s">
         <v>2433</v>
       </c>
       <c r="B2361" t="s">
-        <v>40</v>
+        <v>339</v>
       </c>
     </row>
     <row r="2362" spans="1:2">
       <c r="A2362" t="s">
         <v>2434</v>
       </c>
       <c r="B2362" t="s">
-        <v>205</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2363" spans="1:2">
       <c r="A2363" t="s">
         <v>2435</v>
       </c>
       <c r="B2363" t="s">
-        <v>120</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2364" spans="1:2">
       <c r="A2364" t="s">
         <v>2436</v>
       </c>
       <c r="B2364" t="s">
-        <v>130</v>
+        <v>339</v>
       </c>
     </row>
     <row r="2365" spans="1:2">
       <c r="A2365" t="s">
         <v>2437</v>
       </c>
       <c r="B2365" t="s">
-        <v>855</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2366" spans="1:2">
       <c r="A2366" t="s">
         <v>2438</v>
       </c>
       <c r="B2366" t="s">
-        <v>92</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2367" spans="1:2">
       <c r="A2367" t="s">
         <v>2439</v>
       </c>
       <c r="B2367" t="s">
-        <v>21</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2368" spans="1:2">
       <c r="A2368" t="s">
         <v>2440</v>
       </c>
       <c r="B2368" t="s">
-        <v>1007</v>
+        <v>14</v>
       </c>
     </row>
     <row r="2369" spans="1:2">
       <c r="A2369" t="s">
         <v>2441</v>
       </c>
       <c r="B2369" t="s">
-        <v>855</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2370" spans="1:2">
       <c r="A2370" t="s">
         <v>2442</v>
       </c>
       <c r="B2370" t="s">
-        <v>11</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2371" spans="1:2">
       <c r="A2371" t="s">
         <v>2443</v>
       </c>
       <c r="B2371" t="s">
-        <v>384</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2372" spans="1:2">
       <c r="A2372" t="s">
         <v>2444</v>
       </c>
       <c r="B2372" t="s">
-        <v>9</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2373" spans="1:2">
       <c r="A2373" t="s">
         <v>2445</v>
       </c>
       <c r="B2373" t="s">
-        <v>396</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2374" spans="1:2">
       <c r="A2374" t="s">
         <v>2446</v>
       </c>
       <c r="B2374" t="s">
-        <v>205</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2375" spans="1:2">
       <c r="A2375" t="s">
         <v>2447</v>
       </c>
       <c r="B2375" t="s">
-        <v>14</v>
+        <v>751</v>
       </c>
     </row>
     <row r="2376" spans="1:2">
       <c r="A2376" t="s">
         <v>2448</v>
       </c>
       <c r="B2376" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2377" spans="1:2">
       <c r="A2377" t="s">
         <v>2449</v>
       </c>
       <c r="B2377" t="s">
-        <v>861</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2378" spans="1:2">
       <c r="A2378" t="s">
         <v>2450</v>
       </c>
       <c r="B2378" t="s">
-        <v>66</v>
+        <v>495</v>
       </c>
     </row>
     <row r="2379" spans="1:2">
       <c r="A2379" t="s">
         <v>2451</v>
       </c>
       <c r="B2379" t="s">
-        <v>71</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2380" spans="1:2">
       <c r="A2380" t="s">
         <v>2452</v>
       </c>
       <c r="B2380" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
     </row>
     <row r="2381" spans="1:2">
       <c r="A2381" t="s">
         <v>2453</v>
       </c>
       <c r="B2381" t="s">
-        <v>325</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2382" spans="1:2">
       <c r="A2382" t="s">
         <v>2454</v>
       </c>
       <c r="B2382" t="s">
-        <v>168</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2383" spans="1:2">
       <c r="A2383" t="s">
         <v>2455</v>
       </c>
       <c r="B2383" t="s">
-        <v>27</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2384" spans="1:2">
       <c r="A2384" t="s">
         <v>2456</v>
       </c>
       <c r="B2384" t="s">
-        <v>27</v>
+        <v>357</v>
       </c>
     </row>
     <row r="2385" spans="1:2">
       <c r="A2385" t="s">
         <v>2457</v>
       </c>
       <c r="B2385" t="s">
-        <v>27</v>
+        <v>864</v>
       </c>
     </row>
     <row r="2386" spans="1:2">
       <c r="A2386" t="s">
         <v>2458</v>
       </c>
       <c r="B2386" t="s">
-        <v>27</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2387" spans="1:2">
       <c r="A2387" t="s">
         <v>2459</v>
       </c>
       <c r="B2387" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2388" spans="1:2">
       <c r="A2388" t="s">
         <v>2460</v>
       </c>
       <c r="B2388" t="s">
-        <v>27</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="2389" spans="1:2">
       <c r="A2389" t="s">
         <v>2461</v>
       </c>
       <c r="B2389" t="s">
-        <v>861</v>
+        <v>14</v>
       </c>
     </row>
     <row r="2390" spans="1:2">
       <c r="A2390" t="s">
         <v>2462</v>
       </c>
       <c r="B2390" t="s">
-        <v>487</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2391" spans="1:2">
       <c r="A2391" t="s">
         <v>2463</v>
       </c>
       <c r="B2391" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2392" spans="1:2">
       <c r="A2392" t="s">
         <v>2464</v>
       </c>
       <c r="B2392" t="s">
-        <v>1173</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2393" spans="1:2">
       <c r="A2393" t="s">
         <v>2465</v>
       </c>
       <c r="B2393" t="s">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2394" spans="1:2">
       <c r="A2394" t="s">
         <v>2466</v>
       </c>
       <c r="B2394" t="s">
-        <v>259</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2395" spans="1:2">
       <c r="A2395" t="s">
         <v>2467</v>
       </c>
       <c r="B2395" t="s">
-        <v>501</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2396" spans="1:2">
       <c r="A2396" t="s">
         <v>2468</v>
       </c>
       <c r="B2396" t="s">
-        <v>205</v>
+        <v>751</v>
       </c>
     </row>
     <row r="2397" spans="1:2">
       <c r="A2397" t="s">
         <v>2469</v>
       </c>
       <c r="B2397" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2398" spans="1:2">
       <c r="A2398" t="s">
         <v>2470</v>
       </c>
       <c r="B2398" t="s">
-        <v>130</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2399" spans="1:2">
       <c r="A2399" t="s">
         <v>2471</v>
       </c>
       <c r="B2399" t="s">
-        <v>130</v>
+        <v>751</v>
       </c>
     </row>
     <row r="2400" spans="1:2">
       <c r="A2400" t="s">
         <v>2472</v>
       </c>
       <c r="B2400" t="s">
-        <v>323</v>
+        <v>751</v>
       </c>
     </row>
     <row r="2401" spans="1:2">
       <c r="A2401" t="s">
         <v>2473</v>
       </c>
       <c r="B2401" t="s">
-        <v>323</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2402" spans="1:2">
       <c r="A2402" t="s">
         <v>2474</v>
       </c>
       <c r="B2402" t="s">
-        <v>146</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2403" spans="1:2">
       <c r="A2403" t="s">
         <v>2475</v>
       </c>
       <c r="B2403" t="s">
-        <v>218</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2404" spans="1:2">
       <c r="A2404" t="s">
         <v>2476</v>
       </c>
       <c r="B2404" t="s">
-        <v>218</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2405" spans="1:2">
       <c r="A2405" t="s">
         <v>2477</v>
       </c>
       <c r="B2405" t="s">
-        <v>27</v>
+        <v>864</v>
       </c>
     </row>
     <row r="2406" spans="1:2">
       <c r="A2406" t="s">
         <v>2478</v>
       </c>
       <c r="B2406" t="s">
-        <v>325</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2407" spans="1:2">
       <c r="A2407" t="s">
         <v>2479</v>
       </c>
       <c r="B2407" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2408" spans="1:2">
       <c r="A2408" t="s">
         <v>2480</v>
       </c>
       <c r="B2408" t="s">
-        <v>146</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="2409" spans="1:2">
       <c r="A2409" t="s">
         <v>2481</v>
       </c>
       <c r="B2409" t="s">
-        <v>105</v>
+        <v>864</v>
       </c>
     </row>
     <row r="2410" spans="1:2">
       <c r="A2410" t="s">
         <v>2482</v>
       </c>
       <c r="B2410" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
     </row>
     <row r="2411" spans="1:2">
       <c r="A2411" t="s">
         <v>2483</v>
       </c>
       <c r="B2411" t="s">
-        <v>27</v>
+        <v>343</v>
       </c>
     </row>
     <row r="2412" spans="1:2">
       <c r="A2412" t="s">
         <v>2484</v>
       </c>
       <c r="B2412" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2413" spans="1:2">
       <c r="A2413" t="s">
         <v>2485</v>
       </c>
       <c r="B2413" t="s">
-        <v>122</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2414" spans="1:2">
       <c r="A2414" t="s">
         <v>2486</v>
       </c>
       <c r="B2414" t="s">
-        <v>21</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2415" spans="1:2">
       <c r="A2415" t="s">
         <v>2487</v>
       </c>
       <c r="B2415" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
     </row>
     <row r="2416" spans="1:2">
       <c r="A2416" t="s">
         <v>2488</v>
       </c>
       <c r="B2416" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2417" spans="1:2">
       <c r="A2417" t="s">
         <v>2489</v>
       </c>
       <c r="B2417" t="s">
-        <v>246</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2418" spans="1:2">
       <c r="A2418" t="s">
         <v>2490</v>
       </c>
       <c r="B2418" t="s">
-        <v>259</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2419" spans="1:2">
       <c r="A2419" t="s">
         <v>2491</v>
       </c>
       <c r="B2419" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="2420" spans="1:2">
       <c r="A2420" t="s">
         <v>2492</v>
       </c>
       <c r="B2420" t="s">
-        <v>218</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2421" spans="1:2">
       <c r="A2421" t="s">
         <v>2493</v>
       </c>
       <c r="B2421" t="s">
-        <v>16</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2422" spans="1:2">
       <c r="A2422" t="s">
         <v>2494</v>
       </c>
       <c r="B2422" t="s">
-        <v>325</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2423" spans="1:2">
       <c r="A2423" t="s">
         <v>2495</v>
       </c>
       <c r="B2423" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2424" spans="1:2">
       <c r="A2424" t="s">
         <v>2496</v>
       </c>
       <c r="B2424" t="s">
-        <v>259</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2425" spans="1:2">
       <c r="A2425" t="s">
         <v>2497</v>
       </c>
       <c r="B2425" t="s">
-        <v>172</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2426" spans="1:2">
       <c r="A2426" t="s">
         <v>2498</v>
       </c>
       <c r="B2426" t="s">
-        <v>205</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2427" spans="1:2">
       <c r="A2427" t="s">
         <v>2499</v>
       </c>
       <c r="B2427" t="s">
-        <v>218</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2428" spans="1:2">
       <c r="A2428" t="s">
         <v>2500</v>
       </c>
       <c r="B2428" t="s">
-        <v>246</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2429" spans="1:2">
       <c r="A2429" t="s">
         <v>2501</v>
       </c>
       <c r="B2429" t="s">
-        <v>116</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2430" spans="1:2">
       <c r="A2430" t="s">
         <v>2502</v>
       </c>
       <c r="B2430" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
     </row>
     <row r="2431" spans="1:2">
       <c r="A2431" t="s">
         <v>2503</v>
       </c>
       <c r="B2431" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
     </row>
     <row r="2432" spans="1:2">
       <c r="A2432" t="s">
         <v>2504</v>
       </c>
       <c r="B2432" t="s">
-        <v>855</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="2433" spans="1:2">
       <c r="A2433" t="s">
         <v>2505</v>
       </c>
       <c r="B2433" t="s">
-        <v>120</v>
+        <v>173</v>
       </c>
     </row>
     <row r="2434" spans="1:2">
       <c r="A2434" t="s">
         <v>2506</v>
       </c>
       <c r="B2434" t="s">
-        <v>325</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2435" spans="1:2">
       <c r="A2435" t="s">
         <v>2507</v>
       </c>
       <c r="B2435" t="s">
-        <v>146</v>
+        <v>509</v>
       </c>
     </row>
     <row r="2436" spans="1:2">
       <c r="A2436" t="s">
         <v>2508</v>
       </c>
       <c r="B2436" t="s">
-        <v>566</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2437" spans="1:2">
       <c r="A2437" t="s">
         <v>2509</v>
       </c>
       <c r="B2437" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2438" spans="1:2">
       <c r="A2438" t="s">
         <v>2510</v>
       </c>
       <c r="B2438" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2439" spans="1:2">
       <c r="A2439" t="s">
         <v>2511</v>
       </c>
       <c r="B2439" t="s">
-        <v>1223</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2440" spans="1:2">
       <c r="A2440" t="s">
         <v>2512</v>
       </c>
       <c r="B2440" t="s">
-        <v>21</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2441" spans="1:2">
       <c r="A2441" t="s">
         <v>2513</v>
       </c>
       <c r="B2441" t="s">
-        <v>246</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2442" spans="1:2">
       <c r="A2442" t="s">
         <v>2514</v>
       </c>
       <c r="B2442" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2443" spans="1:2">
       <c r="A2443" t="s">
         <v>2515</v>
       </c>
       <c r="B2443" t="s">
-        <v>259</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2444" spans="1:2">
       <c r="A2444" t="s">
         <v>2516</v>
       </c>
       <c r="B2444" t="s">
-        <v>130</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2445" spans="1:2">
       <c r="A2445" t="s">
         <v>2517</v>
       </c>
       <c r="B2445" t="s">
-        <v>403</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2446" spans="1:2">
       <c r="A2446" t="s">
         <v>2518</v>
       </c>
       <c r="B2446" t="s">
-        <v>246</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2447" spans="1:2">
       <c r="A2447" t="s">
         <v>2519</v>
       </c>
       <c r="B2447" t="s">
-        <v>1223</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2448" spans="1:2">
       <c r="A2448" t="s">
         <v>2520</v>
       </c>
       <c r="B2448" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2449" spans="1:2">
       <c r="A2449" t="s">
         <v>2521</v>
       </c>
       <c r="B2449" t="s">
-        <v>168</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2450" spans="1:2">
       <c r="A2450" t="s">
         <v>2522</v>
       </c>
       <c r="B2450" t="s">
-        <v>205</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2451" spans="1:2">
       <c r="A2451" t="s">
         <v>2523</v>
       </c>
       <c r="B2451" t="s">
-        <v>205</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2452" spans="1:2">
       <c r="A2452" t="s">
         <v>2524</v>
       </c>
       <c r="B2452" t="s">
-        <v>146</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2453" spans="1:2">
       <c r="A2453" t="s">
         <v>2525</v>
       </c>
       <c r="B2453" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2454" spans="1:2">
       <c r="A2454" t="s">
         <v>2526</v>
       </c>
       <c r="B2454" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2455" spans="1:2">
       <c r="A2455" t="s">
         <v>2527</v>
       </c>
       <c r="B2455" t="s">
-        <v>130</v>
+        <v>339</v>
       </c>
     </row>
     <row r="2456" spans="1:2">
       <c r="A2456" t="s">
         <v>2528</v>
       </c>
       <c r="B2456" t="s">
-        <v>120</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2457" spans="1:2">
       <c r="A2457" t="s">
         <v>2529</v>
       </c>
       <c r="B2457" t="s">
-        <v>325</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2458" spans="1:2">
       <c r="A2458" t="s">
         <v>2530</v>
       </c>
       <c r="B2458" t="s">
-        <v>325</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2459" spans="1:2">
       <c r="A2459" t="s">
         <v>2531</v>
       </c>
       <c r="B2459" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2460" spans="1:2">
       <c r="A2460" t="s">
         <v>2532</v>
       </c>
       <c r="B2460" t="s">
-        <v>6</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2461" spans="1:2">
       <c r="A2461" t="s">
         <v>2533</v>
       </c>
       <c r="B2461" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2462" spans="1:2">
       <c r="A2462" t="s">
         <v>2534</v>
       </c>
       <c r="B2462" t="s">
-        <v>71</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2463" spans="1:2">
       <c r="A2463" t="s">
         <v>2535</v>
       </c>
       <c r="B2463" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2464" spans="1:2">
       <c r="A2464" t="s">
         <v>2536</v>
       </c>
       <c r="B2464" t="s">
-        <v>1007</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2465" spans="1:2">
       <c r="A2465" t="s">
         <v>2537</v>
       </c>
       <c r="B2465" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
     </row>
     <row r="2466" spans="1:2">
       <c r="A2466" t="s">
         <v>2538</v>
       </c>
       <c r="B2466" t="s">
-        <v>71</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2467" spans="1:2">
       <c r="A2467" t="s">
         <v>2539</v>
       </c>
       <c r="B2467" t="s">
-        <v>71</v>
+        <v>222</v>
       </c>
     </row>
     <row r="2468" spans="1:2">
       <c r="A2468" t="s">
         <v>2540</v>
       </c>
       <c r="B2468" t="s">
-        <v>49</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2469" spans="1:2">
       <c r="A2469" t="s">
         <v>2541</v>
       </c>
       <c r="B2469" t="s">
-        <v>323</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2470" spans="1:2">
       <c r="A2470" t="s">
         <v>2542</v>
       </c>
       <c r="B2470" t="s">
-        <v>252</v>
+        <v>509</v>
       </c>
     </row>
     <row r="2471" spans="1:2">
       <c r="A2471" t="s">
         <v>2543</v>
       </c>
       <c r="B2471" t="s">
-        <v>53</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2472" spans="1:2">
       <c r="A2472" t="s">
         <v>2544</v>
       </c>
       <c r="B2472" t="s">
-        <v>122</v>
+        <v>864</v>
       </c>
     </row>
     <row r="2473" spans="1:2">
       <c r="A2473" t="s">
         <v>2545</v>
       </c>
       <c r="B2473" t="s">
-        <v>31</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2474" spans="1:2">
       <c r="A2474" t="s">
         <v>2546</v>
       </c>
       <c r="B2474" t="s">
-        <v>252</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2475" spans="1:2">
       <c r="A2475" t="s">
         <v>2547</v>
       </c>
       <c r="B2475" t="s">
-        <v>66</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2476" spans="1:2">
       <c r="A2476" t="s">
         <v>2548</v>
       </c>
       <c r="B2476" t="s">
-        <v>53</v>
+        <v>574</v>
       </c>
     </row>
     <row r="2477" spans="1:2">
       <c r="A2477" t="s">
         <v>2549</v>
       </c>
       <c r="B2477" t="s">
-        <v>6</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2478" spans="1:2">
       <c r="A2478" t="s">
         <v>2550</v>
       </c>
       <c r="B2478" t="s">
-        <v>252</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2479" spans="1:2">
       <c r="A2479" t="s">
         <v>2551</v>
       </c>
       <c r="B2479" t="s">
-        <v>49</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2480" spans="1:2">
       <c r="A2480" t="s">
         <v>2552</v>
       </c>
       <c r="B2480" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2481" spans="1:2">
       <c r="A2481" t="s">
         <v>2553</v>
       </c>
       <c r="B2481" t="s">
-        <v>46</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2482" spans="1:2">
       <c r="A2482" t="s">
         <v>2554</v>
       </c>
       <c r="B2482" t="s">
-        <v>325</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2483" spans="1:2">
       <c r="A2483" t="s">
         <v>2555</v>
       </c>
       <c r="B2483" t="s">
-        <v>34</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2484" spans="1:2">
       <c r="A2484" t="s">
         <v>2556</v>
       </c>
       <c r="B2484" t="s">
-        <v>53</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2485" spans="1:2">
       <c r="A2485" t="s">
         <v>2557</v>
       </c>
       <c r="B2485" t="s">
-        <v>16</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2486" spans="1:2">
       <c r="A2486" t="s">
         <v>2558</v>
       </c>
       <c r="B2486" t="s">
-        <v>53</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2487" spans="1:2">
       <c r="A2487" t="s">
         <v>2559</v>
       </c>
       <c r="B2487" t="s">
-        <v>743</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2488" spans="1:2">
       <c r="A2488" t="s">
         <v>2560</v>
       </c>
       <c r="B2488" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2489" spans="1:2">
       <c r="A2489" t="s">
         <v>2561</v>
       </c>
       <c r="B2489" t="s">
-        <v>49</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2490" spans="1:2">
       <c r="A2490" t="s">
         <v>2562</v>
       </c>
       <c r="B2490" t="s">
-        <v>16</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2491" spans="1:2">
       <c r="A2491" t="s">
         <v>2563</v>
       </c>
       <c r="B2491" t="s">
-        <v>46</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2492" spans="1:2">
       <c r="A2492" t="s">
         <v>2564</v>
       </c>
       <c r="B2492" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2493" spans="1:2">
       <c r="A2493" t="s">
         <v>2565</v>
       </c>
       <c r="B2493" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2494" spans="1:2">
       <c r="A2494" t="s">
         <v>2566</v>
       </c>
       <c r="B2494" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2495" spans="1:2">
       <c r="A2495" t="s">
         <v>2567</v>
       </c>
       <c r="B2495" t="s">
-        <v>1225</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2496" spans="1:2">
       <c r="A2496" t="s">
         <v>2568</v>
       </c>
       <c r="B2496" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2497" spans="1:2">
       <c r="A2497" t="s">
         <v>2569</v>
       </c>
       <c r="B2497" t="s">
-        <v>122</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2498" spans="1:2">
       <c r="A2498" t="s">
         <v>2570</v>
       </c>
       <c r="B2498" t="s">
-        <v>252</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2499" spans="1:2">
       <c r="A2499" t="s">
         <v>2571</v>
       </c>
       <c r="B2499" t="s">
-        <v>252</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2500" spans="1:2">
       <c r="A2500" t="s">
         <v>2572</v>
       </c>
       <c r="B2500" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2501" spans="1:2">
       <c r="A2501" t="s">
         <v>2573</v>
       </c>
       <c r="B2501" t="s">
-        <v>189</v>
+        <v>339</v>
       </c>
     </row>
     <row r="2502" spans="1:2">
       <c r="A2502" t="s">
         <v>2574</v>
       </c>
       <c r="B2502" t="s">
-        <v>252</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2503" spans="1:2">
       <c r="A2503" t="s">
         <v>2575</v>
       </c>
       <c r="B2503" t="s">
-        <v>105</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2504" spans="1:2">
       <c r="A2504" t="s">
         <v>2576</v>
       </c>
       <c r="B2504" t="s">
-        <v>332</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="2505" spans="1:2">
       <c r="A2505" t="s">
         <v>2577</v>
       </c>
       <c r="B2505" t="s">
-        <v>252</v>
+        <v>11</v>
       </c>
     </row>
     <row r="2506" spans="1:2">
       <c r="A2506" t="s">
         <v>2578</v>
       </c>
       <c r="B2506" t="s">
-        <v>252</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2507" spans="1:2">
       <c r="A2507" t="s">
         <v>2579</v>
       </c>
       <c r="B2507" t="s">
-        <v>160</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2508" spans="1:2">
       <c r="A2508" t="s">
         <v>2580</v>
       </c>
       <c r="B2508" t="s">
-        <v>325</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2509" spans="1:2">
       <c r="A2509" t="s">
         <v>2581</v>
       </c>
       <c r="B2509" t="s">
-        <v>27</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2510" spans="1:2">
       <c r="A2510" t="s">
         <v>2582</v>
       </c>
       <c r="B2510" t="s">
-        <v>46</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2511" spans="1:2">
       <c r="A2511" t="s">
         <v>2583</v>
       </c>
       <c r="B2511" t="s">
-        <v>1007</v>
+        <v>53</v>
       </c>
     </row>
     <row r="2512" spans="1:2">
       <c r="A2512" t="s">
         <v>2584</v>
       </c>
       <c r="B2512" t="s">
-        <v>252</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2513" spans="1:2">
       <c r="A2513" t="s">
         <v>2585</v>
       </c>
       <c r="B2513" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2514" spans="1:2">
       <c r="A2514" t="s">
         <v>2586</v>
       </c>
       <c r="B2514" t="s">
-        <v>1007</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2515" spans="1:2">
       <c r="A2515" t="s">
         <v>2587</v>
       </c>
       <c r="B2515" t="s">
-        <v>105</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2516" spans="1:2">
       <c r="A2516" t="s">
         <v>2588</v>
       </c>
       <c r="B2516" t="s">
-        <v>1225</v>
+        <v>53</v>
       </c>
     </row>
     <row r="2517" spans="1:2">
       <c r="A2517" t="s">
         <v>2589</v>
       </c>
       <c r="B2517" t="s">
-        <v>252</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2518" spans="1:2">
       <c r="A2518" t="s">
         <v>2590</v>
       </c>
       <c r="B2518" t="s">
-        <v>1225</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2519" spans="1:2">
       <c r="A2519" t="s">
         <v>2591</v>
       </c>
       <c r="B2519" t="s">
-        <v>1225</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2520" spans="1:2">
       <c r="A2520" t="s">
         <v>2592</v>
       </c>
       <c r="B2520" t="s">
-        <v>127</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2521" spans="1:2">
       <c r="A2521" t="s">
         <v>2593</v>
       </c>
       <c r="B2521" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2522" spans="1:2">
       <c r="A2522" t="s">
         <v>2594</v>
       </c>
       <c r="B2522" t="s">
-        <v>1007</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2523" spans="1:2">
       <c r="A2523" t="s">
         <v>2595</v>
       </c>
       <c r="B2523" t="s">
-        <v>252</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2524" spans="1:2">
       <c r="A2524" t="s">
         <v>2596</v>
       </c>
       <c r="B2524" t="s">
-        <v>855</v>
+        <v>53</v>
       </c>
     </row>
     <row r="2525" spans="1:2">
       <c r="A2525" t="s">
         <v>2597</v>
       </c>
       <c r="B2525" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2526" spans="1:2">
       <c r="A2526" t="s">
         <v>2598</v>
       </c>
       <c r="B2526" t="s">
-        <v>105</v>
+        <v>53</v>
       </c>
     </row>
     <row r="2527" spans="1:2">
       <c r="A2527" t="s">
         <v>2599</v>
       </c>
       <c r="B2527" t="s">
-        <v>40</v>
+        <v>751</v>
       </c>
     </row>
     <row r="2528" spans="1:2">
       <c r="A2528" t="s">
         <v>2600</v>
       </c>
       <c r="B2528" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2529" spans="1:2">
       <c r="A2529" t="s">
         <v>2601</v>
       </c>
       <c r="B2529" t="s">
-        <v>325</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2530" spans="1:2">
       <c r="A2530" t="s">
         <v>2602</v>
       </c>
       <c r="B2530" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2531" spans="1:2">
       <c r="A2531" t="s">
         <v>2603</v>
       </c>
       <c r="B2531" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2532" spans="1:2">
       <c r="A2532" t="s">
         <v>2604</v>
       </c>
       <c r="B2532" t="s">
-        <v>170</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2533" spans="1:2">
       <c r="A2533" t="s">
         <v>2605</v>
       </c>
       <c r="B2533" t="s">
-        <v>259</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2534" spans="1:2">
       <c r="A2534" t="s">
         <v>2606</v>
       </c>
       <c r="B2534" t="s">
-        <v>325</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2535" spans="1:2">
       <c r="A2535" t="s">
         <v>2607</v>
       </c>
       <c r="B2535" t="s">
-        <v>6</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="2536" spans="1:2">
       <c r="A2536" t="s">
         <v>2608</v>
       </c>
       <c r="B2536" t="s">
-        <v>81</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2537" spans="1:2">
       <c r="A2537" t="s">
         <v>2609</v>
       </c>
       <c r="B2537" t="s">
-        <v>105</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2538" spans="1:2">
       <c r="A2538" t="s">
         <v>2610</v>
       </c>
       <c r="B2538" t="s">
-        <v>11</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2539" spans="1:2">
       <c r="A2539" t="s">
         <v>2611</v>
       </c>
       <c r="B2539" t="s">
-        <v>27</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2540" spans="1:2">
       <c r="A2540" t="s">
         <v>2612</v>
       </c>
       <c r="B2540" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2541" spans="1:2">
       <c r="A2541" t="s">
         <v>2613</v>
       </c>
       <c r="B2541" t="s">
-        <v>215</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2542" spans="1:2">
       <c r="A2542" t="s">
         <v>2614</v>
       </c>
       <c r="B2542" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2543" spans="1:2">
       <c r="A2543" t="s">
         <v>2615</v>
       </c>
       <c r="B2543" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2544" spans="1:2">
       <c r="A2544" t="s">
         <v>2616</v>
       </c>
       <c r="B2544" t="s">
-        <v>46</v>
+        <v>339</v>
       </c>
     </row>
     <row r="2545" spans="1:2">
       <c r="A2545" t="s">
         <v>2617</v>
       </c>
       <c r="B2545" t="s">
-        <v>168</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2546" spans="1:2">
       <c r="A2546" t="s">
         <v>2618</v>
       </c>
       <c r="B2546" t="s">
-        <v>9</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2547" spans="1:2">
       <c r="A2547" t="s">
         <v>2619</v>
       </c>
       <c r="B2547" t="s">
-        <v>55</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2548" spans="1:2">
       <c r="A2548" t="s">
         <v>2620</v>
       </c>
       <c r="B2548" t="s">
-        <v>332</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2549" spans="1:2">
       <c r="A2549" t="s">
         <v>2621</v>
       </c>
       <c r="B2549" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2550" spans="1:2">
       <c r="A2550" t="s">
         <v>2622</v>
       </c>
       <c r="B2550" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2551" spans="1:2">
       <c r="A2551" t="s">
         <v>2623</v>
       </c>
       <c r="B2551" t="s">
-        <v>332</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="2552" spans="1:2">
       <c r="A2552" t="s">
         <v>2624</v>
       </c>
       <c r="B2552" t="s">
-        <v>861</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2553" spans="1:2">
       <c r="A2553" t="s">
         <v>2625</v>
       </c>
       <c r="B2553" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2554" spans="1:2">
       <c r="A2554" t="s">
         <v>2626</v>
       </c>
       <c r="B2554" t="s">
-        <v>27</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="2555" spans="1:2">
       <c r="A2555" t="s">
         <v>2627</v>
       </c>
       <c r="B2555" t="s">
-        <v>252</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2556" spans="1:2">
       <c r="A2556" t="s">
         <v>2628</v>
       </c>
       <c r="B2556" t="s">
-        <v>259</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="2557" spans="1:2">
       <c r="A2557" t="s">
         <v>2629</v>
       </c>
       <c r="B2557" t="s">
-        <v>325</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2558" spans="1:2">
       <c r="A2558" t="s">
         <v>2630</v>
       </c>
       <c r="B2558" t="s">
-        <v>31</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="2559" spans="1:2">
       <c r="A2559" t="s">
         <v>2631</v>
       </c>
       <c r="B2559" t="s">
-        <v>1225</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="2560" spans="1:2">
       <c r="A2560" t="s">
         <v>2632</v>
       </c>
       <c r="B2560" t="s">
-        <v>4</v>
+        <v>127</v>
       </c>
     </row>
     <row r="2561" spans="1:2">
       <c r="A2561" t="s">
         <v>2633</v>
       </c>
       <c r="B2561" t="s">
-        <v>861</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2562" spans="1:2">
       <c r="A2562" t="s">
         <v>2634</v>
       </c>
       <c r="B2562" t="s">
-        <v>168</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="2563" spans="1:2">
       <c r="A2563" t="s">
         <v>2635</v>
       </c>
       <c r="B2563" t="s">
-        <v>205</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2564" spans="1:2">
       <c r="A2564" t="s">
         <v>2636</v>
       </c>
       <c r="B2564" t="s">
-        <v>14</v>
+        <v>864</v>
       </c>
     </row>
     <row r="2565" spans="1:2">
       <c r="A2565" t="s">
         <v>2637</v>
       </c>
       <c r="B2565" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2566" spans="1:2">
       <c r="A2566" t="s">
         <v>2638</v>
       </c>
       <c r="B2566" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2567" spans="1:2">
       <c r="A2567" t="s">
         <v>2639</v>
       </c>
       <c r="B2567" t="s">
-        <v>1223</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2568" spans="1:2">
       <c r="A2568" t="s">
         <v>2640</v>
       </c>
       <c r="B2568" t="s">
-        <v>252</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2569" spans="1:2">
       <c r="A2569" t="s">
         <v>2641</v>
       </c>
       <c r="B2569" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2570" spans="1:2">
       <c r="A2570" t="s">
         <v>2642</v>
       </c>
       <c r="B2570" t="s">
-        <v>1007</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2571" spans="1:2">
       <c r="A2571" t="s">
         <v>2643</v>
       </c>
       <c r="B2571" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2572" spans="1:2">
       <c r="A2572" t="s">
         <v>2644</v>
       </c>
       <c r="B2572" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
     </row>
     <row r="2573" spans="1:2">
       <c r="A2573" t="s">
         <v>2645</v>
       </c>
       <c r="B2573" t="s">
-        <v>855</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2574" spans="1:2">
       <c r="A2574" t="s">
         <v>2646</v>
       </c>
       <c r="B2574" t="s">
-        <v>71</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2575" spans="1:2">
       <c r="A2575" t="s">
         <v>2647</v>
       </c>
       <c r="B2575" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2576" spans="1:2">
       <c r="A2576" t="s">
         <v>2648</v>
       </c>
       <c r="B2576" t="s">
-        <v>9</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2577" spans="1:2">
       <c r="A2577" t="s">
         <v>2649</v>
       </c>
       <c r="B2577" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2578" spans="1:2">
       <c r="A2578" t="s">
         <v>2650</v>
       </c>
       <c r="B2578" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
     </row>
     <row r="2579" spans="1:2">
       <c r="A2579" t="s">
         <v>2651</v>
       </c>
       <c r="B2579" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2580" spans="1:2">
       <c r="A2580" t="s">
         <v>2652</v>
       </c>
       <c r="B2580" t="s">
-        <v>252</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2581" spans="1:2">
       <c r="A2581" t="s">
         <v>2653</v>
       </c>
       <c r="B2581" t="s">
-        <v>16</v>
+        <v>219</v>
       </c>
     </row>
     <row r="2582" spans="1:2">
       <c r="A2582" t="s">
         <v>2654</v>
       </c>
       <c r="B2582" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2583" spans="1:2">
       <c r="A2583" t="s">
         <v>2655</v>
       </c>
       <c r="B2583" t="s">
-        <v>4</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2584" spans="1:2">
       <c r="A2584" t="s">
         <v>2656</v>
       </c>
       <c r="B2584" t="s">
-        <v>4</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2585" spans="1:2">
       <c r="A2585" t="s">
         <v>2657</v>
       </c>
       <c r="B2585" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2586" spans="1:2">
       <c r="A2586" t="s">
         <v>2658</v>
       </c>
       <c r="B2586" t="s">
-        <v>861</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2587" spans="1:2">
       <c r="A2587" t="s">
         <v>2659</v>
       </c>
       <c r="B2587" t="s">
-        <v>861</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2588" spans="1:2">
       <c r="A2588" t="s">
         <v>2660</v>
       </c>
       <c r="B2588" t="s">
-        <v>102</v>
+        <v>339</v>
       </c>
     </row>
     <row r="2589" spans="1:2">
       <c r="A2589" t="s">
         <v>2661</v>
       </c>
       <c r="B2589" t="s">
-        <v>168</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2590" spans="1:2">
       <c r="A2590" t="s">
         <v>2662</v>
       </c>
       <c r="B2590" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
     </row>
     <row r="2591" spans="1:2">
       <c r="A2591" t="s">
         <v>2663</v>
       </c>
       <c r="B2591" t="s">
-        <v>49</v>
+        <v>339</v>
       </c>
     </row>
     <row r="2592" spans="1:2">
       <c r="A2592" t="s">
         <v>2664</v>
       </c>
       <c r="B2592" t="s">
-        <v>122</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2593" spans="1:2">
       <c r="A2593" t="s">
         <v>2665</v>
       </c>
       <c r="B2593" t="s">
-        <v>323</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2594" spans="1:2">
       <c r="A2594" t="s">
         <v>2666</v>
       </c>
       <c r="B2594" t="s">
-        <v>1225</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2595" spans="1:2">
       <c r="A2595" t="s">
         <v>2667</v>
       </c>
       <c r="B2595" t="s">
-        <v>1223</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2596" spans="1:2">
       <c r="A2596" t="s">
         <v>2668</v>
       </c>
       <c r="B2596" t="s">
-        <v>743</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2597" spans="1:2">
       <c r="A2597" t="s">
         <v>2669</v>
       </c>
       <c r="B2597" t="s">
-        <v>71</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2598" spans="1:2">
       <c r="A2598" t="s">
         <v>2670</v>
       </c>
       <c r="B2598" t="s">
-        <v>4</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2599" spans="1:2">
       <c r="A2599" t="s">
         <v>2671</v>
       </c>
       <c r="B2599" t="s">
-        <v>31</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="2600" spans="1:2">
       <c r="A2600" t="s">
         <v>2672</v>
       </c>
       <c r="B2600" t="s">
-        <v>252</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2601" spans="1:2">
       <c r="A2601" t="s">
         <v>2673</v>
       </c>
       <c r="B2601" t="s">
-        <v>71</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2602" spans="1:2">
       <c r="A2602" t="s">
         <v>2674</v>
       </c>
       <c r="B2602" t="s">
-        <v>21</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2603" spans="1:2">
       <c r="A2603" t="s">
         <v>2675</v>
       </c>
       <c r="B2603" t="s">
-        <v>27</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2604" spans="1:2">
       <c r="A2604" t="s">
         <v>2676</v>
       </c>
       <c r="B2604" t="s">
-        <v>168</v>
+        <v>14</v>
       </c>
     </row>
     <row r="2605" spans="1:2">
       <c r="A2605" t="s">
         <v>2677</v>
       </c>
       <c r="B2605" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2606" spans="1:2">
       <c r="A2606" t="s">
         <v>2678</v>
       </c>
       <c r="B2606" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2607" spans="1:2">
       <c r="A2607" t="s">
         <v>2679</v>
       </c>
       <c r="B2607" t="s">
-        <v>4</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2608" spans="1:2">
       <c r="A2608" t="s">
         <v>2680</v>
       </c>
       <c r="B2608" t="s">
-        <v>31</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2609" spans="1:2">
       <c r="A2609" t="s">
         <v>2681</v>
       </c>
       <c r="B2609" t="s">
-        <v>71</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2610" spans="1:2">
       <c r="A2610" t="s">
         <v>2682</v>
       </c>
       <c r="B2610" t="s">
-        <v>71</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="2611" spans="1:2">
       <c r="A2611" t="s">
         <v>2683</v>
       </c>
       <c r="B2611" t="s">
-        <v>31</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2612" spans="1:2">
       <c r="A2612" t="s">
         <v>2684</v>
       </c>
       <c r="B2612" t="s">
-        <v>861</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2613" spans="1:2">
       <c r="A2613" t="s">
         <v>2685</v>
       </c>
       <c r="B2613" t="s">
-        <v>31</v>
+        <v>864</v>
       </c>
     </row>
     <row r="2614" spans="1:2">
       <c r="A2614" t="s">
         <v>2686</v>
       </c>
       <c r="B2614" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2615" spans="1:2">
       <c r="A2615" t="s">
         <v>2687</v>
       </c>
       <c r="B2615" t="s">
-        <v>325</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2616" spans="1:2">
       <c r="A2616" t="s">
         <v>2688</v>
       </c>
       <c r="B2616" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2617" spans="1:2">
       <c r="A2617" t="s">
         <v>2689</v>
       </c>
       <c r="B2617" t="s">
-        <v>396</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2618" spans="1:2">
       <c r="A2618" t="s">
         <v>2690</v>
       </c>
       <c r="B2618" t="s">
-        <v>122</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2619" spans="1:2">
       <c r="A2619" t="s">
         <v>2691</v>
       </c>
       <c r="B2619" t="s">
-        <v>252</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2620" spans="1:2">
       <c r="A2620" t="s">
         <v>2692</v>
       </c>
       <c r="B2620" t="s">
-        <v>66</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2621" spans="1:2">
       <c r="A2621" t="s">
         <v>2693</v>
       </c>
       <c r="B2621" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2622" spans="1:2">
       <c r="A2622" t="s">
         <v>2694</v>
       </c>
       <c r="B2622" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2623" spans="1:2">
       <c r="A2623" t="s">
         <v>2695</v>
       </c>
       <c r="B2623" t="s">
-        <v>55</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2624" spans="1:2">
       <c r="A2624" t="s">
         <v>2696</v>
       </c>
       <c r="B2624" t="s">
-        <v>252</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2625" spans="1:2">
       <c r="A2625" t="s">
         <v>2697</v>
       </c>
       <c r="B2625" t="s">
-        <v>252</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2626" spans="1:2">
       <c r="A2626" t="s">
         <v>2698</v>
       </c>
       <c r="B2626" t="s">
-        <v>252</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2627" spans="1:2">
       <c r="A2627" t="s">
         <v>2699</v>
       </c>
       <c r="B2627" t="s">
-        <v>71</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2628" spans="1:2">
       <c r="A2628" t="s">
         <v>2700</v>
       </c>
       <c r="B2628" t="s">
-        <v>71</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2629" spans="1:2">
       <c r="A2629" t="s">
         <v>2701</v>
       </c>
       <c r="B2629" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2630" spans="1:2">
       <c r="A2630" t="s">
         <v>2702</v>
       </c>
       <c r="B2630" t="s">
-        <v>855</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2631" spans="1:2">
       <c r="A2631" t="s">
         <v>2703</v>
       </c>
       <c r="B2631" t="s">
-        <v>1007</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2632" spans="1:2">
       <c r="A2632" t="s">
         <v>2704</v>
       </c>
       <c r="B2632" t="s">
-        <v>71</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2633" spans="1:2">
       <c r="A2633" t="s">
         <v>2705</v>
       </c>
       <c r="B2633" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2634" spans="1:2">
       <c r="A2634" t="s">
         <v>2706</v>
       </c>
       <c r="B2634" t="s">
-        <v>71</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="2635" spans="1:2">
       <c r="A2635" t="s">
         <v>2707</v>
       </c>
       <c r="B2635" t="s">
-        <v>71</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2636" spans="1:2">
       <c r="A2636" t="s">
         <v>2708</v>
       </c>
       <c r="B2636" t="s">
-        <v>55</v>
+        <v>751</v>
       </c>
     </row>
     <row r="2637" spans="1:2">
       <c r="A2637" t="s">
         <v>2709</v>
       </c>
       <c r="B2637" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2638" spans="1:2">
       <c r="A2638" t="s">
         <v>2710</v>
       </c>
       <c r="B2638" t="s">
-        <v>325</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2639" spans="1:2">
       <c r="A2639" t="s">
         <v>2711</v>
       </c>
       <c r="B2639" t="s">
-        <v>160</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2640" spans="1:2">
       <c r="A2640" t="s">
         <v>2712</v>
       </c>
       <c r="B2640" t="s">
-        <v>211</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2641" spans="1:2">
       <c r="A2641" t="s">
         <v>2713</v>
       </c>
       <c r="B2641" t="s">
-        <v>211</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2642" spans="1:2">
       <c r="A2642" t="s">
         <v>2714</v>
       </c>
       <c r="B2642" t="s">
-        <v>403</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2643" spans="1:2">
       <c r="A2643" t="s">
         <v>2715</v>
       </c>
       <c r="B2643" t="s">
-        <v>403</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2644" spans="1:2">
       <c r="A2644" t="s">
         <v>2716</v>
       </c>
       <c r="B2644" t="s">
-        <v>4</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2645" spans="1:2">
       <c r="A2645" t="s">
         <v>2717</v>
       </c>
       <c r="B2645" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2646" spans="1:2">
       <c r="A2646" t="s">
         <v>2718</v>
       </c>
       <c r="B2646" t="s">
-        <v>4</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2647" spans="1:2">
       <c r="A2647" t="s">
         <v>2719</v>
       </c>
       <c r="B2647" t="s">
-        <v>252</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2648" spans="1:2">
       <c r="A2648" t="s">
         <v>2720</v>
       </c>
       <c r="B2648" t="s">
-        <v>323</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2649" spans="1:2">
       <c r="A2649" t="s">
         <v>2721</v>
       </c>
       <c r="B2649" t="s">
-        <v>252</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2650" spans="1:2">
       <c r="A2650" t="s">
         <v>2722</v>
       </c>
       <c r="B2650" t="s">
-        <v>6</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2651" spans="1:2">
       <c r="A2651" t="s">
         <v>2723</v>
       </c>
       <c r="B2651" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2652" spans="1:2">
       <c r="A2652" t="s">
         <v>2724</v>
       </c>
       <c r="B2652" t="s">
-        <v>259</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2653" spans="1:2">
       <c r="A2653" t="s">
         <v>2725</v>
       </c>
       <c r="B2653" t="s">
-        <v>160</v>
+        <v>31</v>
       </c>
     </row>
     <row r="2654" spans="1:2">
       <c r="A2654" t="s">
         <v>2726</v>
       </c>
       <c r="B2654" t="s">
-        <v>861</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2655" spans="1:2">
       <c r="A2655" t="s">
         <v>2727</v>
       </c>
       <c r="B2655" t="s">
-        <v>49</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2656" spans="1:2">
       <c r="A2656" t="s">
         <v>2728</v>
       </c>
       <c r="B2656" t="s">
-        <v>323</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2657" spans="1:2">
       <c r="A2657" t="s">
         <v>2729</v>
       </c>
       <c r="B2657" t="s">
-        <v>71</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2658" spans="1:2">
       <c r="A2658" t="s">
         <v>2730</v>
       </c>
       <c r="B2658" t="s">
-        <v>861</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2659" spans="1:2">
       <c r="A2659" t="s">
         <v>2731</v>
       </c>
       <c r="B2659" t="s">
-        <v>71</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2660" spans="1:2">
       <c r="A2660" t="s">
         <v>2732</v>
       </c>
       <c r="B2660" t="s">
-        <v>861</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2661" spans="1:2">
       <c r="A2661" t="s">
         <v>2733</v>
       </c>
       <c r="B2661" t="s">
-        <v>861</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2662" spans="1:2">
       <c r="A2662" t="s">
         <v>2734</v>
       </c>
       <c r="B2662" t="s">
-        <v>21</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2663" spans="1:2">
       <c r="A2663" t="s">
         <v>2735</v>
       </c>
       <c r="B2663" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2664" spans="1:2">
       <c r="A2664" t="s">
         <v>2736</v>
       </c>
       <c r="B2664" t="s">
-        <v>160</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2665" spans="1:2">
       <c r="A2665" t="s">
         <v>2737</v>
       </c>
       <c r="B2665" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2666" spans="1:2">
       <c r="A2666" t="s">
         <v>2738</v>
       </c>
       <c r="B2666" t="s">
-        <v>172</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2667" spans="1:2">
       <c r="A2667" t="s">
         <v>2739</v>
       </c>
       <c r="B2667" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2668" spans="1:2">
       <c r="A2668" t="s">
         <v>2740</v>
       </c>
       <c r="B2668" t="s">
-        <v>168</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2669" spans="1:2">
       <c r="A2669" t="s">
         <v>2741</v>
       </c>
       <c r="B2669" t="s">
-        <v>168</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2670" spans="1:2">
       <c r="A2670" t="s">
         <v>2742</v>
       </c>
       <c r="B2670" t="s">
-        <v>1007</v>
+        <v>864</v>
       </c>
     </row>
     <row r="2671" spans="1:2">
       <c r="A2671" t="s">
         <v>2743</v>
       </c>
       <c r="B2671" t="s">
-        <v>252</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="2672" spans="1:2">
       <c r="A2672" t="s">
         <v>2744</v>
       </c>
       <c r="B2672" t="s">
-        <v>1223</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2673" spans="1:2">
       <c r="A2673" t="s">
         <v>2745</v>
       </c>
       <c r="B2673" t="s">
-        <v>168</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2674" spans="1:2">
       <c r="A2674" t="s">
         <v>2746</v>
       </c>
       <c r="B2674" t="s">
-        <v>299</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2675" spans="1:2">
       <c r="A2675" t="s">
         <v>2747</v>
       </c>
       <c r="B2675" t="s">
-        <v>1830</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2676" spans="1:2">
       <c r="A2676" t="s">
         <v>2748</v>
       </c>
       <c r="B2676" t="s">
-        <v>168</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2677" spans="1:2">
       <c r="A2677" t="s">
         <v>2749</v>
       </c>
       <c r="B2677" t="s">
-        <v>168</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2678" spans="1:2">
       <c r="A2678" t="s">
         <v>2750</v>
       </c>
       <c r="B2678" t="s">
-        <v>49</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2679" spans="1:2">
       <c r="A2679" t="s">
         <v>2751</v>
       </c>
       <c r="B2679" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2680" spans="1:2">
       <c r="A2680" t="s">
         <v>2752</v>
       </c>
       <c r="B2680" t="s">
-        <v>1830</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2681" spans="1:2">
       <c r="A2681" t="s">
         <v>2753</v>
       </c>
       <c r="B2681" t="s">
-        <v>118</v>
+        <v>215</v>
       </c>
     </row>
     <row r="2682" spans="1:2">
       <c r="A2682" t="s">
         <v>2754</v>
       </c>
       <c r="B2682" t="s">
-        <v>34</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2683" spans="1:2">
       <c r="A2683" t="s">
         <v>2755</v>
       </c>
       <c r="B2683" t="s">
-        <v>34</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2684" spans="1:2">
       <c r="A2684" t="s">
         <v>2756</v>
       </c>
       <c r="B2684" t="s">
-        <v>120</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2685" spans="1:2">
       <c r="A2685" t="s">
         <v>2757</v>
       </c>
       <c r="B2685" t="s">
-        <v>168</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2686" spans="1:2">
       <c r="A2686" t="s">
         <v>2758</v>
       </c>
       <c r="B2686" t="s">
-        <v>34</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2687" spans="1:2">
       <c r="A2687" t="s">
         <v>2759</v>
       </c>
       <c r="B2687" t="s">
-        <v>116</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2688" spans="1:2">
       <c r="A2688" t="s">
         <v>2760</v>
       </c>
       <c r="B2688" t="s">
-        <v>168</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2689" spans="1:2">
       <c r="A2689" t="s">
         <v>2761</v>
       </c>
       <c r="B2689" t="s">
-        <v>168</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2690" spans="1:2">
       <c r="A2690" t="s">
         <v>2762</v>
       </c>
       <c r="B2690" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2691" spans="1:2">
       <c r="A2691" t="s">
         <v>2763</v>
       </c>
       <c r="B2691" t="s">
-        <v>325</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2692" spans="1:2">
       <c r="A2692" t="s">
         <v>2764</v>
       </c>
       <c r="B2692" t="s">
-        <v>34</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2693" spans="1:2">
       <c r="A2693" t="s">
         <v>2765</v>
       </c>
       <c r="B2693" t="s">
-        <v>1830</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2694" spans="1:2">
       <c r="A2694" t="s">
         <v>2766</v>
       </c>
       <c r="B2694" t="s">
-        <v>170</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2695" spans="1:2">
       <c r="A2695" t="s">
         <v>2767</v>
       </c>
       <c r="B2695" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2696" spans="1:2">
       <c r="A2696" t="s">
         <v>2768</v>
       </c>
       <c r="B2696" t="s">
-        <v>299</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2697" spans="1:2">
       <c r="A2697" t="s">
         <v>2769</v>
       </c>
       <c r="B2697" t="s">
-        <v>743</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2698" spans="1:2">
       <c r="A2698" t="s">
         <v>2770</v>
       </c>
       <c r="B2698" t="s">
-        <v>259</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2699" spans="1:2">
       <c r="A2699" t="s">
         <v>2771</v>
       </c>
       <c r="B2699" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2700" spans="1:2">
       <c r="A2700" t="s">
         <v>2772</v>
       </c>
       <c r="B2700" t="s">
-        <v>9</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2701" spans="1:2">
       <c r="A2701" t="s">
         <v>2773</v>
       </c>
       <c r="B2701" t="s">
-        <v>299</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2702" spans="1:2">
       <c r="A2702" t="s">
         <v>2774</v>
       </c>
       <c r="B2702" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2703" spans="1:2">
       <c r="A2703" t="s">
         <v>2775</v>
       </c>
       <c r="B2703" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2704" spans="1:2">
       <c r="A2704" t="s">
         <v>2776</v>
       </c>
       <c r="B2704" t="s">
-        <v>27</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2705" spans="1:2">
       <c r="A2705" t="s">
         <v>2777</v>
       </c>
       <c r="B2705" t="s">
-        <v>118</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2706" spans="1:2">
       <c r="A2706" t="s">
         <v>2778</v>
       </c>
       <c r="B2706" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
     </row>
     <row r="2707" spans="1:2">
       <c r="A2707" t="s">
         <v>2779</v>
       </c>
       <c r="B2707" t="s">
-        <v>189</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2708" spans="1:2">
       <c r="A2708" t="s">
         <v>2780</v>
       </c>
       <c r="B2708" t="s">
-        <v>92</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2709" spans="1:2">
       <c r="A2709" t="s">
         <v>2781</v>
       </c>
       <c r="B2709" t="s">
-        <v>146</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2710" spans="1:2">
       <c r="A2710" t="s">
         <v>2782</v>
       </c>
       <c r="B2710" t="s">
-        <v>34</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="2711" spans="1:2">
       <c r="A2711" t="s">
         <v>2783</v>
       </c>
       <c r="B2711" t="s">
-        <v>46</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2712" spans="1:2">
       <c r="A2712" t="s">
         <v>2784</v>
       </c>
       <c r="B2712" t="s">
-        <v>34</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2713" spans="1:2">
       <c r="A2713" t="s">
         <v>2785</v>
       </c>
       <c r="B2713" t="s">
-        <v>743</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2714" spans="1:2">
       <c r="A2714" t="s">
         <v>2786</v>
       </c>
       <c r="B2714" t="s">
-        <v>1830</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2715" spans="1:2">
       <c r="A2715" t="s">
         <v>2787</v>
       </c>
       <c r="B2715" t="s">
-        <v>118</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="2716" spans="1:2">
       <c r="A2716" t="s">
         <v>2788</v>
       </c>
       <c r="B2716" t="s">
-        <v>34</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2717" spans="1:2">
       <c r="A2717" t="s">
         <v>2789</v>
       </c>
       <c r="B2717" t="s">
-        <v>743</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2718" spans="1:2">
       <c r="A2718" t="s">
         <v>2790</v>
       </c>
       <c r="B2718" t="s">
-        <v>325</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2719" spans="1:2">
       <c r="A2719" t="s">
         <v>2791</v>
       </c>
       <c r="B2719" t="s">
-        <v>66</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2720" spans="1:2">
       <c r="A2720" t="s">
         <v>2792</v>
       </c>
       <c r="B2720" t="s">
-        <v>384</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="2721" spans="1:2">
       <c r="A2721" t="s">
         <v>2793</v>
       </c>
       <c r="B2721" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2722" spans="1:2">
       <c r="A2722" t="s">
         <v>2794</v>
       </c>
       <c r="B2722" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2723" spans="1:2">
       <c r="A2723" t="s">
         <v>2795</v>
       </c>
       <c r="B2723" t="s">
-        <v>146</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2724" spans="1:2">
       <c r="A2724" t="s">
         <v>2796</v>
       </c>
       <c r="B2724" t="s">
-        <v>146</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2725" spans="1:2">
       <c r="A2725" t="s">
         <v>2797</v>
       </c>
       <c r="B2725" t="s">
-        <v>6</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2726" spans="1:2">
       <c r="A2726" t="s">
         <v>2798</v>
       </c>
       <c r="B2726" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2727" spans="1:2">
       <c r="A2727" t="s">
         <v>2799</v>
       </c>
       <c r="B2727" t="s">
-        <v>189</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2728" spans="1:2">
       <c r="A2728" t="s">
         <v>2800</v>
       </c>
       <c r="B2728" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2729" spans="1:2">
       <c r="A2729" t="s">
         <v>2801</v>
       </c>
       <c r="B2729" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2730" spans="1:2">
       <c r="A2730" t="s">
         <v>2802</v>
       </c>
       <c r="B2730" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2731" spans="1:2">
       <c r="A2731" t="s">
         <v>2803</v>
       </c>
       <c r="B2731" t="s">
-        <v>116</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2732" spans="1:2">
       <c r="A2732" t="s">
         <v>2804</v>
       </c>
       <c r="B2732" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2733" spans="1:2">
       <c r="A2733" t="s">
         <v>2805</v>
       </c>
       <c r="B2733" t="s">
-        <v>168</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="2734" spans="1:2">
       <c r="A2734" t="s">
         <v>2806</v>
       </c>
       <c r="B2734" t="s">
-        <v>299</v>
+        <v>173</v>
       </c>
     </row>
     <row r="2735" spans="1:2">
       <c r="A2735" t="s">
         <v>2807</v>
       </c>
       <c r="B2735" t="s">
-        <v>1173</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2736" spans="1:2">
       <c r="A2736" t="s">
         <v>2808</v>
       </c>
       <c r="B2736" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2737" spans="1:2">
       <c r="A2737" t="s">
         <v>2809</v>
       </c>
       <c r="B2737" t="s">
-        <v>163</v>
+        <v>751</v>
       </c>
     </row>
     <row r="2738" spans="1:2">
       <c r="A2738" t="s">
         <v>2810</v>
       </c>
       <c r="B2738" t="s">
-        <v>105</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2739" spans="1:2">
       <c r="A2739" t="s">
         <v>2811</v>
       </c>
       <c r="B2739" t="s">
-        <v>163</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2740" spans="1:2">
       <c r="A2740" t="s">
         <v>2812</v>
       </c>
       <c r="B2740" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2741" spans="1:2">
       <c r="A2741" t="s">
         <v>2813</v>
       </c>
       <c r="B2741" t="s">
-        <v>55</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2742" spans="1:2">
       <c r="A2742" t="s">
         <v>2814</v>
       </c>
       <c r="B2742" t="s">
-        <v>55</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2743" spans="1:2">
       <c r="A2743" t="s">
         <v>2815</v>
       </c>
       <c r="B2743" t="s">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2744" spans="1:2">
       <c r="A2744" t="s">
         <v>2816</v>
       </c>
       <c r="B2744" t="s">
-        <v>189</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2745" spans="1:2">
       <c r="A2745" t="s">
         <v>2817</v>
       </c>
       <c r="B2745" t="s">
-        <v>168</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2746" spans="1:2">
       <c r="A2746" t="s">
         <v>2818</v>
       </c>
       <c r="B2746" t="s">
-        <v>396</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2747" spans="1:2">
       <c r="A2747" t="s">
         <v>2819</v>
       </c>
       <c r="B2747" t="s">
-        <v>168</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2748" spans="1:2">
       <c r="A2748" t="s">
         <v>2820</v>
       </c>
       <c r="B2748" t="s">
-        <v>16</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2749" spans="1:2">
       <c r="A2749" t="s">
         <v>2821</v>
       </c>
       <c r="B2749" t="s">
-        <v>165</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2750" spans="1:2">
       <c r="A2750" t="s">
         <v>2822</v>
       </c>
       <c r="B2750" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2751" spans="1:2">
       <c r="A2751" t="s">
         <v>2823</v>
       </c>
       <c r="B2751" t="s">
-        <v>252</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2752" spans="1:2">
       <c r="A2752" t="s">
         <v>2824</v>
       </c>
       <c r="B2752" t="s">
-        <v>252</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2753" spans="1:2">
       <c r="A2753" t="s">
         <v>2825</v>
       </c>
       <c r="B2753" t="s">
-        <v>16</v>
+        <v>751</v>
       </c>
     </row>
     <row r="2754" spans="1:2">
       <c r="A2754" t="s">
         <v>2826</v>
       </c>
       <c r="B2754" t="s">
-        <v>34</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="2755" spans="1:2">
       <c r="A2755" t="s">
         <v>2827</v>
       </c>
       <c r="B2755" t="s">
-        <v>325</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2756" spans="1:2">
       <c r="A2756" t="s">
         <v>2828</v>
       </c>
       <c r="B2756" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2757" spans="1:2">
       <c r="A2757" t="s">
         <v>2829</v>
       </c>
       <c r="B2757" t="s">
-        <v>21</v>
+        <v>751</v>
       </c>
     </row>
     <row r="2758" spans="1:2">
       <c r="A2758" t="s">
         <v>2830</v>
       </c>
       <c r="B2758" t="s">
-        <v>40</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2759" spans="1:2">
       <c r="A2759" t="s">
         <v>2831</v>
       </c>
       <c r="B2759" t="s">
-        <v>168</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2760" spans="1:2">
       <c r="A2760" t="s">
         <v>2832</v>
       </c>
       <c r="B2760" t="s">
-        <v>168</v>
+        <v>343</v>
       </c>
     </row>
     <row r="2761" spans="1:2">
       <c r="A2761" t="s">
         <v>2833</v>
       </c>
       <c r="B2761" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2762" spans="1:2">
       <c r="A2762" t="s">
         <v>2834</v>
       </c>
       <c r="B2762" t="s">
-        <v>53</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2763" spans="1:2">
       <c r="A2763" t="s">
         <v>2835</v>
       </c>
       <c r="B2763" t="s">
-        <v>53</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2764" spans="1:2">
       <c r="A2764" t="s">
         <v>2836</v>
       </c>
       <c r="B2764" t="s">
-        <v>9</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2765" spans="1:2">
       <c r="A2765" t="s">
         <v>2837</v>
       </c>
       <c r="B2765" t="s">
-        <v>53</v>
+        <v>6</v>
       </c>
     </row>
     <row r="2766" spans="1:2">
       <c r="A2766" t="s">
         <v>2838</v>
       </c>
       <c r="B2766" t="s">
-        <v>396</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2767" spans="1:2">
       <c r="A2767" t="s">
         <v>2839</v>
       </c>
       <c r="B2767" t="s">
-        <v>4</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2768" spans="1:2">
       <c r="A2768" t="s">
         <v>2840</v>
       </c>
       <c r="B2768" t="s">
-        <v>77</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2769" spans="1:2">
       <c r="A2769" t="s">
         <v>2841</v>
       </c>
       <c r="B2769" t="s">
-        <v>4</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2770" spans="1:2">
       <c r="A2770" t="s">
         <v>2842</v>
       </c>
       <c r="B2770" t="s">
-        <v>4</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2771" spans="1:2">
       <c r="A2771" t="s">
         <v>2843</v>
       </c>
       <c r="B2771" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2772" spans="1:2">
       <c r="A2772" t="s">
         <v>2844</v>
       </c>
       <c r="B2772" t="s">
-        <v>168</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2773" spans="1:2">
       <c r="A2773" t="s">
         <v>2845</v>
       </c>
       <c r="B2773" t="s">
-        <v>1830</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2774" spans="1:2">
       <c r="A2774" t="s">
         <v>2846</v>
       </c>
       <c r="B2774" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2775" spans="1:2">
       <c r="A2775" t="s">
         <v>2847</v>
       </c>
       <c r="B2775" t="s">
-        <v>1830</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="2776" spans="1:2">
       <c r="A2776" t="s">
         <v>2848</v>
       </c>
       <c r="B2776" t="s">
-        <v>403</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2777" spans="1:2">
       <c r="A2777" t="s">
         <v>2849</v>
       </c>
       <c r="B2777" t="s">
-        <v>205</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2778" spans="1:2">
       <c r="A2778" t="s">
         <v>2850</v>
       </c>
       <c r="B2778" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2779" spans="1:2">
       <c r="A2779" t="s">
         <v>2851</v>
       </c>
       <c r="B2779" t="s">
-        <v>27</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2780" spans="1:2">
       <c r="A2780" t="s">
         <v>2852</v>
       </c>
       <c r="B2780" t="s">
-        <v>384</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2781" spans="1:2">
       <c r="A2781" t="s">
         <v>2853</v>
       </c>
       <c r="B2781" t="s">
-        <v>168</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2782" spans="1:2">
       <c r="A2782" t="s">
         <v>2854</v>
       </c>
       <c r="B2782" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2783" spans="1:2">
       <c r="A2783" t="s">
         <v>2855</v>
       </c>
       <c r="B2783" t="s">
-        <v>122</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2784" spans="1:2">
       <c r="A2784" t="s">
         <v>2856</v>
       </c>
       <c r="B2784" t="s">
-        <v>252</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2785" spans="1:2">
       <c r="A2785" t="s">
         <v>2857</v>
       </c>
       <c r="B2785" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2786" spans="1:2">
       <c r="A2786" t="s">
         <v>2858</v>
       </c>
       <c r="B2786" t="s">
-        <v>34</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2787" spans="1:2">
       <c r="A2787" t="s">
         <v>2859</v>
       </c>
       <c r="B2787" t="s">
-        <v>1173</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2788" spans="1:2">
       <c r="A2788" t="s">
         <v>2860</v>
       </c>
       <c r="B2788" t="s">
-        <v>21</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2789" spans="1:2">
       <c r="A2789" t="s">
         <v>2861</v>
       </c>
       <c r="B2789" t="s">
-        <v>396</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2790" spans="1:2">
       <c r="A2790" t="s">
         <v>2862</v>
       </c>
       <c r="B2790" t="s">
-        <v>77</v>
+        <v>168</v>
       </c>
     </row>
     <row r="2791" spans="1:2">
       <c r="A2791" t="s">
         <v>2863</v>
       </c>
       <c r="B2791" t="s">
-        <v>299</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2792" spans="1:2">
       <c r="A2792" t="s">
         <v>2864</v>
       </c>
       <c r="B2792" t="s">
-        <v>325</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2793" spans="1:2">
       <c r="A2793" t="s">
         <v>2865</v>
       </c>
       <c r="B2793" t="s">
-        <v>325</v>
+        <v>751</v>
       </c>
     </row>
     <row r="2794" spans="1:2">
       <c r="A2794" t="s">
         <v>2866</v>
       </c>
       <c r="B2794" t="s">
-        <v>40</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2795" spans="1:2">
       <c r="A2795" t="s">
         <v>2867</v>
       </c>
       <c r="B2795" t="s">
-        <v>384</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2796" spans="1:2">
       <c r="A2796" t="s">
         <v>2868</v>
       </c>
       <c r="B2796" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2797" spans="1:2">
       <c r="A2797" t="s">
         <v>2869</v>
       </c>
       <c r="B2797" t="s">
-        <v>27</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2798" spans="1:2">
       <c r="A2798" t="s">
         <v>2870</v>
       </c>
       <c r="B2798" t="s">
-        <v>323</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2799" spans="1:2">
       <c r="A2799" t="s">
         <v>2871</v>
       </c>
       <c r="B2799" t="s">
-        <v>323</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2800" spans="1:2">
       <c r="A2800" t="s">
         <v>2872</v>
       </c>
       <c r="B2800" t="s">
-        <v>163</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2801" spans="1:2">
       <c r="A2801" t="s">
         <v>2873</v>
       </c>
       <c r="B2801" t="s">
-        <v>34</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2802" spans="1:2">
       <c r="A2802" t="s">
         <v>2874</v>
       </c>
       <c r="B2802" t="s">
-        <v>34</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2803" spans="1:2">
       <c r="A2803" t="s">
         <v>2875</v>
       </c>
       <c r="B2803" t="s">
-        <v>163</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2804" spans="1:2">
       <c r="A2804" t="s">
         <v>2876</v>
       </c>
       <c r="B2804" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
     </row>
     <row r="2805" spans="1:2">
       <c r="A2805" t="s">
         <v>2877</v>
       </c>
       <c r="B2805" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
     </row>
     <row r="2806" spans="1:2">
       <c r="A2806" t="s">
         <v>2878</v>
       </c>
       <c r="B2806" t="s">
-        <v>566</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2807" spans="1:2">
       <c r="A2807" t="s">
         <v>2879</v>
       </c>
       <c r="B2807" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
     </row>
     <row r="2808" spans="1:2">
       <c r="A2808" t="s">
         <v>2880</v>
       </c>
       <c r="B2808" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
     </row>
     <row r="2809" spans="1:2">
       <c r="A2809" t="s">
         <v>2881</v>
       </c>
       <c r="B2809" t="s">
-        <v>384</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2810" spans="1:2">
       <c r="A2810" t="s">
         <v>2882</v>
       </c>
       <c r="B2810" t="s">
-        <v>1830</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2811" spans="1:2">
       <c r="A2811" t="s">
         <v>2883</v>
       </c>
       <c r="B2811" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
     </row>
     <row r="2812" spans="1:2">
       <c r="A2812" t="s">
         <v>2884</v>
       </c>
       <c r="B2812" t="s">
-        <v>299</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2813" spans="1:2">
       <c r="A2813" t="s">
         <v>2885</v>
       </c>
       <c r="B2813" t="s">
-        <v>1830</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2814" spans="1:2">
       <c r="A2814" t="s">
         <v>2886</v>
       </c>
       <c r="B2814" t="s">
-        <v>9</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2815" spans="1:2">
       <c r="A2815" t="s">
         <v>2887</v>
       </c>
       <c r="B2815" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2816" spans="1:2">
       <c r="A2816" t="s">
         <v>2888</v>
       </c>
       <c r="B2816" t="s">
-        <v>34</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="2817" spans="1:2">
       <c r="A2817" t="s">
         <v>2889</v>
       </c>
       <c r="B2817" t="s">
-        <v>105</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2818" spans="1:2">
       <c r="A2818" t="s">
         <v>2890</v>
       </c>
       <c r="B2818" t="s">
-        <v>1225</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="2819" spans="1:2">
       <c r="A2819" t="s">
         <v>2891</v>
       </c>
       <c r="B2819" t="s">
-        <v>105</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2820" spans="1:2">
       <c r="A2820" t="s">
         <v>2892</v>
       </c>
       <c r="B2820" t="s">
-        <v>396</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2821" spans="1:2">
       <c r="A2821" t="s">
         <v>2893</v>
       </c>
       <c r="B2821" t="s">
-        <v>120</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2822" spans="1:2">
       <c r="A2822" t="s">
         <v>2894</v>
       </c>
       <c r="B2822" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2823" spans="1:2">
       <c r="A2823" t="s">
         <v>2895</v>
       </c>
       <c r="B2823" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2824" spans="1:2">
       <c r="A2824" t="s">
         <v>2896</v>
       </c>
       <c r="B2824" t="s">
-        <v>105</v>
+        <v>343</v>
       </c>
     </row>
     <row r="2825" spans="1:2">
       <c r="A2825" t="s">
         <v>2897</v>
       </c>
       <c r="B2825" t="s">
-        <v>105</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2826" spans="1:2">
       <c r="A2826" t="s">
         <v>2898</v>
       </c>
       <c r="B2826" t="s">
-        <v>743</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2827" spans="1:2">
       <c r="A2827" t="s">
         <v>2899</v>
       </c>
       <c r="B2827" t="s">
-        <v>49</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2828" spans="1:2">
       <c r="A2828" t="s">
         <v>2900</v>
       </c>
       <c r="B2828" t="s">
-        <v>116</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2829" spans="1:2">
       <c r="A2829" t="s">
         <v>2901</v>
       </c>
       <c r="B2829" t="s">
-        <v>116</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2830" spans="1:2">
       <c r="A2830" t="s">
         <v>2902</v>
       </c>
       <c r="B2830" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2831" spans="1:2">
       <c r="A2831" t="s">
         <v>2903</v>
       </c>
       <c r="B2831" t="s">
-        <v>252</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="2832" spans="1:2">
       <c r="A2832" t="s">
         <v>2904</v>
       </c>
       <c r="B2832" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2833" spans="1:2">
       <c r="A2833" t="s">
         <v>2905</v>
       </c>
       <c r="B2833" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2834" spans="1:2">
       <c r="A2834" t="s">
         <v>2906</v>
       </c>
       <c r="B2834" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
     </row>
     <row r="2835" spans="1:2">
       <c r="A2835" t="s">
         <v>2907</v>
       </c>
       <c r="B2835" t="s">
-        <v>1223</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2836" spans="1:2">
       <c r="A2836" t="s">
         <v>2908</v>
       </c>
       <c r="B2836" t="s">
-        <v>1223</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2837" spans="1:2">
       <c r="A2837" t="s">
         <v>2909</v>
       </c>
       <c r="B2837" t="s">
-        <v>1223</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2838" spans="1:2">
       <c r="A2838" t="s">
         <v>2910</v>
       </c>
       <c r="B2838" t="s">
-        <v>1223</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2839" spans="1:2">
       <c r="A2839" t="s">
         <v>2911</v>
       </c>
       <c r="B2839" t="s">
-        <v>1223</v>
+        <v>343</v>
       </c>
     </row>
     <row r="2840" spans="1:2">
       <c r="A2840" t="s">
         <v>2912</v>
       </c>
       <c r="B2840" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
     </row>
     <row r="2841" spans="1:2">
       <c r="A2841" t="s">
         <v>2913</v>
       </c>
       <c r="B2841" t="s">
-        <v>325</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2842" spans="1:2">
       <c r="A2842" t="s">
         <v>2914</v>
       </c>
       <c r="B2842" t="s">
-        <v>21</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2843" spans="1:2">
       <c r="A2843" t="s">
         <v>2915</v>
       </c>
       <c r="B2843" t="s">
-        <v>146</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2844" spans="1:2">
       <c r="A2844" t="s">
         <v>2916</v>
       </c>
       <c r="B2844" t="s">
-        <v>34</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2845" spans="1:2">
       <c r="A2845" t="s">
         <v>2917</v>
       </c>
       <c r="B2845" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2846" spans="1:2">
       <c r="A2846" t="s">
         <v>2918</v>
       </c>
       <c r="B2846" t="s">
-        <v>168</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2847" spans="1:2">
       <c r="A2847" t="s">
         <v>2919</v>
       </c>
       <c r="B2847" t="s">
-        <v>130</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2848" spans="1:2">
       <c r="A2848" t="s">
         <v>2920</v>
       </c>
       <c r="B2848" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2849" spans="1:2">
       <c r="A2849" t="s">
         <v>2921</v>
       </c>
       <c r="B2849" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2850" spans="1:2">
       <c r="A2850" t="s">
         <v>2922</v>
       </c>
       <c r="B2850" t="s">
-        <v>40</v>
+        <v>574</v>
       </c>
     </row>
     <row r="2851" spans="1:2">
       <c r="A2851" t="s">
         <v>2923</v>
       </c>
       <c r="B2851" t="s">
-        <v>168</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2852" spans="1:2">
       <c r="A2852" t="s">
         <v>2924</v>
       </c>
       <c r="B2852" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="2853" spans="1:2">
       <c r="A2853" t="s">
         <v>2925</v>
       </c>
       <c r="B2853" t="s">
-        <v>16</v>
+        <v>343</v>
       </c>
     </row>
     <row r="2854" spans="1:2">
       <c r="A2854" t="s">
         <v>2926</v>
       </c>
       <c r="B2854" t="s">
-        <v>120</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="2855" spans="1:2">
       <c r="A2855" t="s">
         <v>2927</v>
       </c>
       <c r="B2855" t="s">
-        <v>403</v>
+        <v>11</v>
       </c>
     </row>
     <row r="2856" spans="1:2">
       <c r="A2856" t="s">
         <v>2928</v>
       </c>
       <c r="B2856" t="s">
-        <v>66</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2857" spans="1:2">
       <c r="A2857" t="s">
         <v>2929</v>
       </c>
       <c r="B2857" t="s">
-        <v>205</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="2858" spans="1:2">
       <c r="A2858" t="s">
         <v>2930</v>
       </c>
       <c r="B2858" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2859" spans="1:2">
       <c r="A2859" t="s">
         <v>2931</v>
       </c>
       <c r="B2859" t="s">
-        <v>325</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2860" spans="1:2">
       <c r="A2860" t="s">
         <v>2932</v>
       </c>
       <c r="B2860" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2861" spans="1:2">
       <c r="A2861" t="s">
         <v>2933</v>
       </c>
       <c r="B2861" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2862" spans="1:2">
       <c r="A2862" t="s">
         <v>2934</v>
       </c>
       <c r="B2862" t="s">
-        <v>34</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="2863" spans="1:2">
       <c r="A2863" t="s">
         <v>2935</v>
       </c>
       <c r="B2863" t="s">
-        <v>299</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2864" spans="1:2">
       <c r="A2864" t="s">
         <v>2936</v>
       </c>
       <c r="B2864" t="s">
-        <v>34</v>
+        <v>404</v>
       </c>
     </row>
     <row r="2865" spans="1:2">
       <c r="A2865" t="s">
         <v>2937</v>
       </c>
       <c r="B2865" t="s">
-        <v>168</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2866" spans="1:2">
       <c r="A2866" t="s">
         <v>2938</v>
       </c>
       <c r="B2866" t="s">
-        <v>566</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2867" spans="1:2">
       <c r="A2867" t="s">
         <v>2939</v>
       </c>
       <c r="B2867" t="s">
-        <v>566</v>
+        <v>14</v>
       </c>
     </row>
     <row r="2868" spans="1:2">
       <c r="A2868" t="s">
         <v>2940</v>
       </c>
       <c r="B2868" t="s">
-        <v>566</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2869" spans="1:2">
       <c r="A2869" t="s">
         <v>2941</v>
       </c>
       <c r="B2869" t="s">
-        <v>146</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2870" spans="1:2">
       <c r="A2870" t="s">
         <v>2942</v>
       </c>
       <c r="B2870" t="s">
-        <v>259</v>
+        <v>751</v>
       </c>
     </row>
     <row r="2871" spans="1:2">
       <c r="A2871" t="s">
         <v>2943</v>
       </c>
       <c r="B2871" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2872" spans="1:2">
       <c r="A2872" t="s">
         <v>2944</v>
       </c>
       <c r="B2872" t="s">
-        <v>1223</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2873" spans="1:2">
       <c r="A2873" t="s">
         <v>2945</v>
       </c>
       <c r="B2873" t="s">
-        <v>55</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2874" spans="1:2">
       <c r="A2874" t="s">
         <v>2946</v>
       </c>
       <c r="B2874" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2875" spans="1:2">
       <c r="A2875" t="s">
         <v>2947</v>
       </c>
       <c r="B2875" t="s">
-        <v>168</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2876" spans="1:2">
       <c r="A2876" t="s">
         <v>2948</v>
       </c>
       <c r="B2876" t="s">
-        <v>501</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2877" spans="1:2">
       <c r="A2877" t="s">
         <v>2949</v>
       </c>
       <c r="B2877" t="s">
-        <v>501</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2878" spans="1:2">
       <c r="A2878" t="s">
         <v>2950</v>
       </c>
       <c r="B2878" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2879" spans="1:2">
       <c r="A2879" t="s">
         <v>2951</v>
       </c>
       <c r="B2879" t="s">
-        <v>130</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2880" spans="1:2">
       <c r="A2880" t="s">
         <v>2952</v>
       </c>
       <c r="B2880" t="s">
-        <v>11</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2881" spans="1:2">
       <c r="A2881" t="s">
         <v>2953</v>
       </c>
       <c r="B2881" t="s">
-        <v>1223</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2882" spans="1:2">
       <c r="A2882" t="s">
         <v>2954</v>
       </c>
       <c r="B2882" t="s">
-        <v>11</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2883" spans="1:2">
       <c r="A2883" t="s">
         <v>2955</v>
       </c>
       <c r="B2883" t="s">
-        <v>384</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2884" spans="1:2">
       <c r="A2884" t="s">
         <v>2956</v>
       </c>
       <c r="B2884" t="s">
-        <v>1223</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2885" spans="1:2">
       <c r="A2885" t="s">
         <v>2957</v>
       </c>
       <c r="B2885" t="s">
-        <v>21</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2886" spans="1:2">
       <c r="A2886" t="s">
         <v>2958</v>
       </c>
       <c r="B2886" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2887" spans="1:2">
       <c r="A2887" t="s">
         <v>2959</v>
       </c>
       <c r="B2887" t="s">
-        <v>81</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2888" spans="1:2">
       <c r="A2888" t="s">
         <v>2960</v>
       </c>
       <c r="B2888" t="s">
-        <v>66</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2889" spans="1:2">
       <c r="A2889" t="s">
         <v>2961</v>
       </c>
       <c r="B2889" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2890" spans="1:2">
       <c r="A2890" t="s">
         <v>2962</v>
       </c>
       <c r="B2890" t="s">
-        <v>116</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2891" spans="1:2">
       <c r="A2891" t="s">
         <v>2963</v>
       </c>
       <c r="B2891" t="s">
-        <v>46</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2892" spans="1:2">
       <c r="A2892" t="s">
         <v>2964</v>
       </c>
       <c r="B2892" t="s">
-        <v>403</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2893" spans="1:2">
       <c r="A2893" t="s">
         <v>2965</v>
       </c>
       <c r="B2893" t="s">
-        <v>116</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2894" spans="1:2">
       <c r="A2894" t="s">
         <v>2966</v>
       </c>
       <c r="B2894" t="s">
-        <v>566</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2895" spans="1:2">
       <c r="A2895" t="s">
         <v>2967</v>
       </c>
       <c r="B2895" t="s">
-        <v>118</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2896" spans="1:2">
       <c r="A2896" t="s">
         <v>2968</v>
       </c>
       <c r="B2896" t="s">
-        <v>46</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2897" spans="1:2">
       <c r="A2897" t="s">
         <v>2969</v>
       </c>
       <c r="B2897" t="s">
-        <v>4</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2898" spans="1:2">
       <c r="A2898" t="s">
         <v>2970</v>
       </c>
       <c r="B2898" t="s">
-        <v>4</v>
+        <v>16</v>
       </c>
     </row>
     <row r="2899" spans="1:2">
       <c r="A2899" t="s">
         <v>2971</v>
       </c>
       <c r="B2899" t="s">
-        <v>168</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2900" spans="1:2">
       <c r="A2900" t="s">
         <v>2972</v>
       </c>
       <c r="B2900" t="s">
-        <v>122</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2901" spans="1:2">
       <c r="A2901" t="s">
         <v>2973</v>
       </c>
       <c r="B2901" t="s">
-        <v>130</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2902" spans="1:2">
       <c r="A2902" t="s">
         <v>2974</v>
       </c>
       <c r="B2902" t="s">
-        <v>116</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2903" spans="1:2">
       <c r="A2903" t="s">
         <v>2975</v>
       </c>
       <c r="B2903" t="s">
-        <v>116</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2904" spans="1:2">
       <c r="A2904" t="s">
         <v>2976</v>
       </c>
       <c r="B2904" t="s">
-        <v>323</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2905" spans="1:2">
       <c r="A2905" t="s">
         <v>2977</v>
       </c>
       <c r="B2905" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2906" spans="1:2">
       <c r="A2906" t="s">
         <v>2978</v>
       </c>
       <c r="B2906" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2907" spans="1:2">
       <c r="A2907" t="s">
         <v>2979</v>
       </c>
       <c r="B2907" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2908" spans="1:2">
       <c r="A2908" t="s">
         <v>2980</v>
       </c>
       <c r="B2908" t="s">
-        <v>116</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2909" spans="1:2">
       <c r="A2909" t="s">
         <v>2981</v>
       </c>
       <c r="B2909" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="2910" spans="1:2">
       <c r="A2910" t="s">
         <v>2982</v>
       </c>
       <c r="B2910" t="s">
-        <v>299</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2911" spans="1:2">
       <c r="A2911" t="s">
         <v>2983</v>
       </c>
       <c r="B2911" t="s">
-        <v>120</v>
+        <v>574</v>
       </c>
     </row>
     <row r="2912" spans="1:2">
       <c r="A2912" t="s">
         <v>2984</v>
       </c>
       <c r="B2912" t="s">
-        <v>120</v>
+        <v>574</v>
       </c>
     </row>
     <row r="2913" spans="1:2">
       <c r="A2913" t="s">
         <v>2985</v>
       </c>
       <c r="B2913" t="s">
-        <v>4</v>
+        <v>574</v>
       </c>
     </row>
     <row r="2914" spans="1:2">
       <c r="A2914" t="s">
         <v>2986</v>
       </c>
       <c r="B2914" t="s">
-        <v>4</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2915" spans="1:2">
       <c r="A2915" t="s">
         <v>2987</v>
       </c>
       <c r="B2915" t="s">
-        <v>9</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2916" spans="1:2">
       <c r="A2916" t="s">
         <v>2988</v>
       </c>
       <c r="B2916" t="s">
-        <v>130</v>
+        <v>18</v>
       </c>
     </row>
     <row r="2917" spans="1:2">
       <c r="A2917" t="s">
         <v>2989</v>
       </c>
       <c r="B2917" t="s">
-        <v>21</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2918" spans="1:2">
       <c r="A2918" t="s">
         <v>2990</v>
       </c>
       <c r="B2918" t="s">
-        <v>743</v>
+        <v>55</v>
       </c>
     </row>
     <row r="2919" spans="1:2">
       <c r="A2919" t="s">
         <v>2991</v>
       </c>
       <c r="B2919" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2920" spans="1:2">
       <c r="A2920" t="s">
         <v>2992</v>
       </c>
       <c r="B2920" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2921" spans="1:2">
       <c r="A2921" t="s">
         <v>2993</v>
       </c>
       <c r="B2921" t="s">
-        <v>403</v>
+        <v>509</v>
       </c>
     </row>
     <row r="2922" spans="1:2">
       <c r="A2922" t="s">
         <v>2994</v>
       </c>
       <c r="B2922" t="s">
-        <v>49</v>
+        <v>509</v>
       </c>
     </row>
     <row r="2923" spans="1:2">
       <c r="A2923" t="s">
         <v>2995</v>
       </c>
       <c r="B2923" t="s">
-        <v>146</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2924" spans="1:2">
       <c r="A2924" t="s">
         <v>2996</v>
       </c>
       <c r="B2924" t="s">
-        <v>325</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2925" spans="1:2">
       <c r="A2925" t="s">
         <v>2997</v>
       </c>
       <c r="B2925" t="s">
-        <v>325</v>
+        <v>11</v>
       </c>
     </row>
     <row r="2926" spans="1:2">
       <c r="A2926" t="s">
         <v>2998</v>
       </c>
       <c r="B2926" t="s">
-        <v>71</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2927" spans="1:2">
       <c r="A2927" t="s">
         <v>2999</v>
       </c>
       <c r="B2927" t="s">
-        <v>325</v>
+        <v>11</v>
       </c>
     </row>
     <row r="2928" spans="1:2">
       <c r="A2928" t="s">
         <v>3000</v>
       </c>
       <c r="B2928" t="s">
-        <v>122</v>
+        <v>343</v>
       </c>
     </row>
     <row r="2929" spans="1:2">
       <c r="A2929" t="s">
         <v>3001</v>
       </c>
       <c r="B2929" t="s">
-        <v>861</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="2930" spans="1:2">
       <c r="A2930" t="s">
         <v>3002</v>
       </c>
       <c r="B2930" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2931" spans="1:2">
       <c r="A2931" t="s">
         <v>3003</v>
       </c>
       <c r="B2931" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2932" spans="1:2">
       <c r="A2932" t="s">
         <v>3004</v>
       </c>
       <c r="B2932" t="s">
-        <v>325</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2933" spans="1:2">
       <c r="A2933" t="s">
         <v>3005</v>
       </c>
       <c r="B2933" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2934" spans="1:2">
       <c r="A2934" t="s">
         <v>3006</v>
       </c>
       <c r="B2934" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2935" spans="1:2">
       <c r="A2935" t="s">
         <v>3007</v>
       </c>
       <c r="B2935" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2936" spans="1:2">
       <c r="A2936" t="s">
         <v>3008</v>
       </c>
       <c r="B2936" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2937" spans="1:2">
       <c r="A2937" t="s">
         <v>3009</v>
       </c>
       <c r="B2937" t="s">
-        <v>861</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2938" spans="1:2">
       <c r="A2938" t="s">
         <v>3010</v>
       </c>
       <c r="B2938" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2939" spans="1:2">
       <c r="A2939" t="s">
         <v>3011</v>
       </c>
       <c r="B2939" t="s">
-        <v>122</v>
+        <v>574</v>
       </c>
     </row>
     <row r="2940" spans="1:2">
       <c r="A2940" t="s">
         <v>3012</v>
       </c>
       <c r="B2940" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2941" spans="1:2">
       <c r="A2941" t="s">
         <v>3013</v>
       </c>
       <c r="B2941" t="s">
-        <v>122</v>
+        <v>46</v>
       </c>
     </row>
     <row r="2942" spans="1:2">
       <c r="A2942" t="s">
         <v>3014</v>
       </c>
       <c r="B2942" t="s">
-        <v>122</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2943" spans="1:2">
       <c r="A2943" t="s">
         <v>3015</v>
       </c>
       <c r="B2943" t="s">
-        <v>325</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2944" spans="1:2">
       <c r="A2944" t="s">
         <v>3016</v>
       </c>
       <c r="B2944" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2945" spans="1:2">
       <c r="A2945" t="s">
         <v>3017</v>
       </c>
       <c r="B2945" t="s">
-        <v>325</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2946" spans="1:2">
       <c r="A2946" t="s">
         <v>3018</v>
       </c>
       <c r="B2946" t="s">
-        <v>325</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2947" spans="1:2">
       <c r="A2947" t="s">
         <v>3019</v>
       </c>
       <c r="B2947" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2948" spans="1:2">
       <c r="A2948" t="s">
         <v>3020</v>
       </c>
       <c r="B2948" t="s">
-        <v>325</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2949" spans="1:2">
       <c r="A2949" t="s">
         <v>3021</v>
       </c>
       <c r="B2949" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2950" spans="1:2">
       <c r="A2950" t="s">
         <v>3022</v>
       </c>
       <c r="B2950" t="s">
-        <v>332</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2951" spans="1:2">
       <c r="A2951" t="s">
         <v>3023</v>
       </c>
       <c r="B2951" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="2952" spans="1:2">
       <c r="A2952" t="s">
         <v>3024</v>
       </c>
       <c r="B2952" t="s">
-        <v>861</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2953" spans="1:2">
       <c r="A2953" t="s">
         <v>3025</v>
       </c>
       <c r="B2953" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2954" spans="1:2">
       <c r="A2954" t="s">
         <v>3026</v>
       </c>
       <c r="B2954" t="s">
-        <v>122</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2955" spans="1:2">
       <c r="A2955" t="s">
         <v>3027</v>
       </c>
       <c r="B2955" t="s">
-        <v>122</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2956" spans="1:2">
       <c r="A2956" t="s">
         <v>3028</v>
       </c>
       <c r="B2956" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2957" spans="1:2">
       <c r="A2957" t="s">
         <v>3029</v>
       </c>
       <c r="B2957" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2958" spans="1:2">
       <c r="A2958" t="s">
         <v>3030</v>
       </c>
       <c r="B2958" t="s">
-        <v>861</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2959" spans="1:2">
       <c r="A2959" t="s">
         <v>3031</v>
       </c>
       <c r="B2959" t="s">
-        <v>122</v>
+        <v>4</v>
       </c>
     </row>
     <row r="2960" spans="1:2">
       <c r="A2960" t="s">
         <v>3032</v>
       </c>
       <c r="B2960" t="s">
-        <v>325</v>
+        <v>9</v>
       </c>
     </row>
     <row r="2961" spans="1:2">
       <c r="A2961" t="s">
         <v>3033</v>
       </c>
       <c r="B2961" t="s">
-        <v>861</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2962" spans="1:2">
       <c r="A2962" t="s">
         <v>3034</v>
       </c>
       <c r="B2962" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2963" spans="1:2">
       <c r="A2963" t="s">
         <v>3035</v>
       </c>
       <c r="B2963" t="s">
-        <v>11</v>
+        <v>751</v>
       </c>
     </row>
     <row r="2964" spans="1:2">
       <c r="A2964" t="s">
         <v>3036</v>
       </c>
       <c r="B2964" t="s">
-        <v>325</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2965" spans="1:2">
       <c r="A2965" t="s">
         <v>3037</v>
       </c>
       <c r="B2965" t="s">
-        <v>861</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2966" spans="1:2">
       <c r="A2966" t="s">
         <v>3038</v>
       </c>
       <c r="B2966" t="s">
-        <v>332</v>
+        <v>411</v>
       </c>
     </row>
     <row r="2967" spans="1:2">
       <c r="A2967" t="s">
         <v>3039</v>
       </c>
       <c r="B2967" t="s">
-        <v>325</v>
+        <v>49</v>
       </c>
     </row>
     <row r="2968" spans="1:2">
       <c r="A2968" t="s">
         <v>3040</v>
       </c>
       <c r="B2968" t="s">
-        <v>122</v>
+        <v>149</v>
       </c>
     </row>
     <row r="2969" spans="1:2">
       <c r="A2969" t="s">
         <v>3041</v>
       </c>
       <c r="B2969" t="s">
-        <v>3042</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2970" spans="1:2">
       <c r="A2970" t="s">
-        <v>3043</v>
+        <v>3042</v>
       </c>
       <c r="B2970" t="s">
-        <v>122</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2971" spans="1:2">
       <c r="A2971" t="s">
-        <v>3044</v>
+        <v>3043</v>
       </c>
       <c r="B2971" t="s">
-        <v>325</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2972" spans="1:2">
       <c r="A2972" t="s">
-        <v>3045</v>
+        <v>3044</v>
       </c>
       <c r="B2972" t="s">
-        <v>11</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2973" spans="1:2">
       <c r="A2973" t="s">
-        <v>3046</v>
+        <v>3045</v>
       </c>
       <c r="B2973" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="2974" spans="1:2">
       <c r="A2974" t="s">
-        <v>3047</v>
+        <v>3046</v>
       </c>
       <c r="B2974" t="s">
-        <v>11</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2975" spans="1:2">
       <c r="A2975" t="s">
-        <v>3048</v>
+        <v>3047</v>
       </c>
       <c r="B2975" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
     </row>
     <row r="2976" spans="1:2">
       <c r="A2976" t="s">
-        <v>3049</v>
+        <v>3048</v>
       </c>
       <c r="B2976" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2977" spans="1:2">
       <c r="A2977" t="s">
-        <v>3050</v>
+        <v>3049</v>
       </c>
       <c r="B2977" t="s">
-        <v>325</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2978" spans="1:2">
       <c r="A2978" t="s">
-        <v>3051</v>
+        <v>3050</v>
       </c>
       <c r="B2978" t="s">
-        <v>325</v>
+        <v>11</v>
       </c>
     </row>
     <row r="2979" spans="1:2">
       <c r="A2979" t="s">
-        <v>3052</v>
+        <v>3051</v>
       </c>
       <c r="B2979" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="2980" spans="1:2">
       <c r="A2980" t="s">
-        <v>3053</v>
+        <v>3052</v>
       </c>
       <c r="B2980" t="s">
-        <v>325</v>
+        <v>11</v>
       </c>
     </row>
     <row r="2981" spans="1:2">
       <c r="A2981" t="s">
-        <v>3054</v>
+        <v>3053</v>
       </c>
       <c r="B2981" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2982" spans="1:2">
       <c r="A2982" t="s">
-        <v>3055</v>
+        <v>3054</v>
       </c>
       <c r="B2982" t="s">
-        <v>11</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2983" spans="1:2">
       <c r="A2983" t="s">
-        <v>3056</v>
+        <v>3055</v>
       </c>
       <c r="B2983" t="s">
-        <v>325</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2984" spans="1:2">
       <c r="A2984" t="s">
-        <v>3057</v>
+        <v>3056</v>
       </c>
       <c r="B2984" t="s">
-        <v>332</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2985" spans="1:2">
       <c r="A2985" t="s">
-        <v>3058</v>
+        <v>3057</v>
       </c>
       <c r="B2985" t="s">
-        <v>861</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2986" spans="1:2">
       <c r="A2986" t="s">
-        <v>3059</v>
+        <v>3058</v>
       </c>
       <c r="B2986" t="s">
-        <v>325</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2987" spans="1:2">
       <c r="A2987" t="s">
-        <v>3060</v>
+        <v>3059</v>
       </c>
       <c r="B2987" t="s">
-        <v>325</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2988" spans="1:2">
       <c r="A2988" t="s">
-        <v>3061</v>
+        <v>3060</v>
       </c>
       <c r="B2988" t="s">
-        <v>11</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2989" spans="1:2">
       <c r="A2989" t="s">
-        <v>3062</v>
+        <v>3061</v>
       </c>
       <c r="B2989" t="s">
-        <v>325</v>
+        <v>11</v>
       </c>
     </row>
     <row r="2990" spans="1:2">
       <c r="A2990" t="s">
-        <v>3063</v>
+        <v>3062</v>
       </c>
       <c r="B2990" t="s">
-        <v>325</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2991" spans="1:2">
       <c r="A2991" t="s">
-        <v>3064</v>
+        <v>3063</v>
       </c>
       <c r="B2991" t="s">
-        <v>122</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2992" spans="1:2">
       <c r="A2992" t="s">
-        <v>3065</v>
+        <v>3064</v>
       </c>
       <c r="B2992" t="s">
-        <v>325</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2993" spans="1:2">
       <c r="A2993" t="s">
-        <v>3066</v>
+        <v>3065</v>
       </c>
       <c r="B2993" t="s">
-        <v>122</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2994" spans="1:2">
       <c r="A2994" t="s">
-        <v>3067</v>
+        <v>3066</v>
       </c>
       <c r="B2994" t="s">
-        <v>122</v>
+        <v>339</v>
       </c>
     </row>
     <row r="2995" spans="1:2">
       <c r="A2995" t="s">
-        <v>3068</v>
+        <v>3067</v>
       </c>
       <c r="B2995" t="s">
-        <v>122</v>
+        <v>339</v>
       </c>
     </row>
     <row r="2996" spans="1:2">
       <c r="A2996" t="s">
-        <v>3069</v>
+        <v>3068</v>
       </c>
       <c r="B2996" t="s">
-        <v>861</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2997" spans="1:2">
       <c r="A2997" t="s">
-        <v>3070</v>
+        <v>3069</v>
       </c>
       <c r="B2997" t="s">
-        <v>11</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2998" spans="1:2">
       <c r="A2998" t="s">
-        <v>3071</v>
+        <v>3070</v>
       </c>
       <c r="B2998" t="s">
-        <v>861</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2999" spans="1:2">
       <c r="A2999" t="s">
-        <v>3072</v>
+        <v>3071</v>
       </c>
       <c r="B2999" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="3000" spans="1:2">
       <c r="A3000" t="s">
-        <v>3073</v>
+        <v>3072</v>
       </c>
       <c r="B3000" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
     </row>
     <row r="3001" spans="1:2">
       <c r="A3001" t="s">
-        <v>3074</v>
+        <v>3073</v>
       </c>
       <c r="B3001" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3002" spans="1:2">
       <c r="A3002" t="s">
-        <v>3075</v>
+        <v>3074</v>
       </c>
       <c r="B3002" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
     </row>
     <row r="3003" spans="1:2">
       <c r="A3003" t="s">
-        <v>3076</v>
+        <v>3075</v>
       </c>
       <c r="B3003" t="s">
-        <v>861</v>
+        <v>870</v>
       </c>
     </row>
     <row r="3004" spans="1:2">
       <c r="A3004" t="s">
-        <v>3077</v>
+        <v>3076</v>
       </c>
       <c r="B3004" t="s">
-        <v>332</v>
+        <v>122</v>
       </c>
     </row>
     <row r="3005" spans="1:2">
       <c r="A3005" t="s">
-        <v>3078</v>
+        <v>3077</v>
       </c>
       <c r="B3005" t="s">
-        <v>122</v>
+        <v>146</v>
       </c>
     </row>
     <row r="3006" spans="1:2">
       <c r="A3006" t="s">
-        <v>3079</v>
+        <v>3078</v>
       </c>
       <c r="B3006" t="s">
-        <v>11</v>
+        <v>870</v>
       </c>
     </row>
     <row r="3007" spans="1:2">
       <c r="A3007" t="s">
-        <v>3080</v>
+        <v>3079</v>
       </c>
       <c r="B3007" t="s">
-        <v>325</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3008" spans="1:2">
       <c r="A3008" t="s">
-        <v>3081</v>
+        <v>3080</v>
       </c>
       <c r="B3008" t="s">
-        <v>325</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3009" spans="1:2">
       <c r="A3009" t="s">
-        <v>3082</v>
+        <v>3081</v>
       </c>
       <c r="B3009" t="s">
-        <v>55</v>
+        <v>146</v>
       </c>
     </row>
     <row r="3010" spans="1:2">
       <c r="A3010" t="s">
-        <v>3083</v>
+        <v>3082</v>
       </c>
       <c r="B3010" t="s">
-        <v>122</v>
+        <v>870</v>
       </c>
     </row>
     <row r="3011" spans="1:2">
       <c r="A3011" t="s">
-        <v>3084</v>
+        <v>3083</v>
       </c>
       <c r="B3011" t="s">
-        <v>122</v>
+        <v>339</v>
       </c>
     </row>
     <row r="3012" spans="1:2">
       <c r="A3012" t="s">
-        <v>3085</v>
+        <v>3084</v>
       </c>
       <c r="B3012" t="s">
-        <v>325</v>
+        <v>146</v>
       </c>
     </row>
     <row r="3013" spans="1:2">
       <c r="A3013" t="s">
-        <v>3086</v>
+        <v>3085</v>
       </c>
       <c r="B3013" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
     </row>
     <row r="3014" spans="1:2">
       <c r="A3014" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B3014" t="s">
         <v>3087</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3015" spans="1:2">
       <c r="A3015" t="s">
         <v>3088</v>
       </c>
       <c r="B3015" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
     </row>
     <row r="3016" spans="1:2">
       <c r="A3016" t="s">
         <v>3089</v>
       </c>
       <c r="B3016" t="s">
-        <v>332</v>
+        <v>146</v>
       </c>
     </row>
     <row r="3017" spans="1:2">
       <c r="A3017" t="s">
         <v>3090</v>
       </c>
       <c r="B3017" t="s">
-        <v>861</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3018" spans="1:2">
       <c r="A3018" t="s">
         <v>3091</v>
       </c>
       <c r="B3018" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
     </row>
     <row r="3019" spans="1:2">
       <c r="A3019" t="s">
         <v>3092</v>
       </c>
       <c r="B3019" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3020" spans="1:2">
-      <c r="A3020"/>
+      <c r="A3020" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B3020" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="3021" spans="1:2">
       <c r="A3021" t="s">
-        <v>3093</v>
+        <v>3094</v>
+      </c>
+      <c r="B3021" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3022" spans="1:2">
+      <c r="A3022" t="s">
+        <v>3095</v>
+      </c>
+      <c r="B3022" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="3023" spans="1:2">
+      <c r="A3023" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B3023" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="3024" spans="1:2">
+      <c r="A3024" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B3024" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3025" spans="1:2">
+      <c r="A3025" t="s">
+        <v>3098</v>
+      </c>
+      <c r="B3025" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="3026" spans="1:2">
+      <c r="A3026" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B3026" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3027" spans="1:2">
+      <c r="A3027" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B3027" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3028" spans="1:2">
+      <c r="A3028" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B3028" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3029" spans="1:2">
+      <c r="A3029" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B3029" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="3030" spans="1:2">
+      <c r="A3030" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B3030" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="3031" spans="1:2">
+      <c r="A3031" t="s">
+        <v>3104</v>
+      </c>
+      <c r="B3031" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="3032" spans="1:2">
+      <c r="A3032" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B3032" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="3033" spans="1:2">
+      <c r="A3033" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B3033" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="3034" spans="1:2">
+      <c r="A3034" t="s">
+        <v>3107</v>
+      </c>
+      <c r="B3034" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3035" spans="1:2">
+      <c r="A3035" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B3035" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="3036" spans="1:2">
+      <c r="A3036" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B3036" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="3037" spans="1:2">
+      <c r="A3037" t="s">
+        <v>3110</v>
+      </c>
+      <c r="B3037" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3038" spans="1:2">
+      <c r="A3038" t="s">
+        <v>3111</v>
+      </c>
+      <c r="B3038" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="3039" spans="1:2">
+      <c r="A3039" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B3039" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3040" spans="1:2">
+      <c r="A3040" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B3040" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3041" spans="1:2">
+      <c r="A3041" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B3041" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3042" spans="1:2">
+      <c r="A3042" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B3042" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="3043" spans="1:2">
+      <c r="A3043" t="s">
+        <v>3116</v>
+      </c>
+      <c r="B3043" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3044" spans="1:2">
+      <c r="A3044" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B3044" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="3045" spans="1:2">
+      <c r="A3045" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B3045" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3046" spans="1:2">
+      <c r="A3046" t="s">
+        <v>3119</v>
+      </c>
+      <c r="B3046" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3047" spans="1:2">
+      <c r="A3047" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B3047" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="3048" spans="1:2">
+      <c r="A3048" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B3048" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3049" spans="1:2">
+      <c r="A3049" t="s">
+        <v>3122</v>
+      </c>
+      <c r="B3049" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="3050" spans="1:2">
+      <c r="A3050" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B3050" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="3051" spans="1:2">
+      <c r="A3051" t="s">
+        <v>3124</v>
+      </c>
+      <c r="B3051" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3052" spans="1:2">
+      <c r="A3052" t="s">
+        <v>3125</v>
+      </c>
+      <c r="B3052" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3053" spans="1:2">
+      <c r="A3053" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B3053" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="3054" spans="1:2">
+      <c r="A3054" t="s">
+        <v>3127</v>
+      </c>
+      <c r="B3054" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="3055" spans="1:2">
+      <c r="A3055" t="s">
+        <v>3128</v>
+      </c>
+      <c r="B3055" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="3056" spans="1:2">
+      <c r="A3056" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B3056" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3057" spans="1:2">
+      <c r="A3057" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B3057" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3058" spans="1:2">
+      <c r="A3058" t="s">
+        <v>3131</v>
+      </c>
+      <c r="B3058" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="3059" spans="1:2">
+      <c r="A3059" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B3059" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3060" spans="1:2">
+      <c r="A3060" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B3060" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3061" spans="1:2">
+      <c r="A3061" t="s">
+        <v>3134</v>
+      </c>
+      <c r="B3061" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3062" spans="1:2">
+      <c r="A3062" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B3062" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="3063" spans="1:2">
+      <c r="A3063" t="s">
+        <v>3136</v>
+      </c>
+      <c r="B3063" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="3064" spans="1:2">
+      <c r="A3064" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B3064" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3065" spans="1:2">
+      <c r="A3065" t="s">
+        <v>3138</v>
+      </c>
+      <c r="B3065" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3066" spans="1:2">
+      <c r="A3066"/>
+    </row>
+    <row r="3067" spans="1:2">
+      <c r="A3067" t="s">
+        <v>3139</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
-    <mergeCell ref="A3021:E3021"/>
+    <mergeCell ref="A3067:E3067"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>